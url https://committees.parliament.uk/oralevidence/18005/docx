--- v0 (2026-08-02)
+++ v1 (2026-09-27)
@@ -44,52 +44,55 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="TitleCommittee0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="CommitteeName"/>
           <w:tag w:val="CommitteeName"/>
           <w:id w:val="466949736"/>
           <w:placeholder>
             <w:docPart w:val="4467D10E482F4454B857FCF7470C8842"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:t>Economic Affairs Committee</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="TitleInquiry0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve">Uncorrected oral evidence: </w:t>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">orrected oral evidence: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="InquiryName"/>
           <w:tag w:val="InquiryName"/>
           <w:id w:val="-653150199"/>
           <w:placeholder>
             <w:docPart w:val="32638E92506343E2B0E4002EABBB254E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="InquiryName"/>
               <w:tag w:val="InquiryName"/>
               <w:id w:val="-1392880769"/>
               <w:placeholder>
                 <w:docPart w:val="3AA08A674629493F8EB111B7BF120B8D"/>
               </w:placeholder>
               <w:richText/>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="007F4ECC">
                 <w:t>OBR: Fiscal risks and sustainability 2026</w:t>
@@ -180,51 +183,57 @@
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="MembersPresent"/>
               <w:tag w:val="MembersPresent"/>
               <w:id w:val="1775362649"/>
               <w:placeholder>
                 <w:docPart w:val="C0C4CF98D09945F7923CE1E0A5EE3108"/>
               </w:placeholder>
               <w:richText/>
             </w:sdtPr>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MembersPresent"/>
                   <w:tag w:val="MembersPresent"/>
                   <w:id w:val="2055192494"/>
                   <w:placeholder>
                     <w:docPart w:val="9517D4051EEF4B14BE27052A1A4C4BD8"/>
                   </w:placeholder>
                   <w:richText/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:r w:rsidRPr="007F4ECC">
-                    <w:t>Lord Wood of Anfield (Chair); Lord Burns; Lord Butler of Brockwell; Lord Newby; Lord Liddle; Lord Newby; Baroness Penn; Lord Prentis of Leeds; Lord Razzall; Lord Reid of Cardowan; Lord Young of Cookham.</w:t>
+                    <w:t xml:space="preserve">Lord Wood of Anfield (Chair); Lord Burns; Lord Butler of Brockwell; Lord Newby; Lord Liddle; Lord Newby; Baroness Penn; Lord Prentis of Leeds; Lord Razzall; Lord Reid of </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007F4ECC">
+                    <w:t>Cardowan</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007F4ECC">
+                    <w:t>; Lord Young of Cookham.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">Evidence Session No. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="InquiryRefNo"/>
           <w:tag w:val="InquiryRefNo"/>
           <w:id w:val="842283892"/>
           <w:placeholder>
@@ -318,51 +327,51 @@
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> USE OF THE TRANSCRIPT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve">This is an uncorrected transcript of evidence taken in public and webcast on </w:t>
+        <w:t xml:space="preserve">This is a corrected transcript of evidence taken in public and webcast on </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.parliamentlive.tv" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>www.parliamentlive.tv</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
@@ -542,62 +551,80 @@
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fiscal risks and sustainability</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> report. We are very grateful that you have found time to see us quite soon after we published it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>If I could ask a related question, where are the spending pressures that we have identified that generate the largest increase in overall spending over the next few decades? It is probably no surprise to say that they are in the areas of health and pensions, or welfare support for the elderly, which account between them in roughly equal measure for pretty much the whole of the projected increase in government spending of about 10 percentage points of GDP. That is on an assumption of what we call unchanged policies.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>Unchanged policies on the tax side tend to generate—it depends a bit on which scenario you look at—a profile for tax revenues that is relatively flat. This opens up a large gap the further ahead you look and is behind the trajectories for debt-to-GDP, which on pretty much all the scenarios, some of which are more optimistic than others on productivity or labour market outcomes, et cetera, generate trajectories that are ultimately unsustainable and ever increasing in profile.</w:t>
-[...10 lines deleted...]
-        <w:t>we calculate how costly it is to stick to the triple lock over the course of the next several decades. It is both significant and rising in terms of the difference in spending on pensions under the triple lock. If you tie state pensions to average earnings, I think I am right in saying—my colleagues will correct me—that a few decades from now it adds about 1.5% and sometimes even nearer to 2% to government spending over a 50-year horizon. One can appreciate that 2% on government spending every year for several decades is a non-trivial part of the very big increase in debt-to-GDP that we get.</w:t>
+        <w:t xml:space="preserve">Unchanged policies on the tax side tend to generate—it depends a bit on which scenario you look at—a profile for tax revenues that is relatively flat. This opens up a large gap </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96DE5">
+        <w:t xml:space="preserve">between spending and revenues </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>the further ahead you look and is behind the trajectories for debt-to-GDP, which on pretty much all the scenarios, some of which are more optimistic than others on productivity or labour market outcomes, et cetera, generate trajectories that are ultimately unsustainable and ever increasing in profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">Perhaps it is in the areas of pensions and health where one might argue that one needs to do most. On the pensions side, we calculate how costly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">it is to stick to the triple lock over the course of the next several decades. It is both significant and rising in terms of the difference in spending on pensions under the triple lock. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96DE5">
+        <w:t xml:space="preserve">Relative to linking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">state pensions </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96DE5">
+        <w:t xml:space="preserve">just </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>to average earnings, I think I am right in saying—my colleagues will correct me—that a few decades from now it adds about 1.5% and sometimes even nearer to 2% to government spending over a 50-year horizon. One can appreciate that 2% on government spending every year for several decades is a non-trivial part of the very big increase in debt-to-GDP that we get.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>On the health side, it is a bit more difficult to identify a specific policy that you can cost to make particular savings. The increase in health costs relative to other costs in the economy has been running at a quite substantial level for some decades, partly because productivity in a very service-heavy sector of the economy such as health tends to fall behind productivity in the economy in general. If, potentially as a result of AI, that could be turned around and productivity in the health sector was at least to match that in the rest of the economy, that is another area where you would, over decades, generate really quite substantial savings.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>I do not know, Tom and Laura, whether you want to elaborate on any of that.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
@@ -758,51 +785,57 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2554' dodsId='26539'&gt;"/>
           <w:id w:val="-470977940"/>
           <w:placeholder>
             <w:docPart w:val="4F270A053BA544878D6861EA0E45E7A9"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>The Chair:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> That is absolutely understood. Just to recap on what the three of you have said, in very crude terms, your assumption is a long-term productivity rate of 1.4%. Broadly speaking, in order for debt to be stable-ish, productivity would have to be 50% above that, at 2.1% or 2.2%. </w:t>
+        <w:t xml:space="preserve"> That is absolutely understood. Just to recap on what the three of you have said, in very crude terms, your assumption is a long-term productivity rate of 1.4%. Broadly speaking, in order for debt to be stable-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>ish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">, productivity would have to be 50% above that, at 2.1% or 2.2%. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-432366550"/>
           <w:placeholder>
             <w:docPart w:val="9997485F41B1458698C3624303C16BC1"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
@@ -851,51 +884,63 @@
         <w:t xml:space="preserve"> To Laura’s point, we would have not to spend it all </w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">in the way that we did in the second half of the 20th century. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='1916' dodsId='26532'&gt;"/>
           <w:id w:val="1389923995"/>
           <w:placeholder>
             <w:docPart w:val="6047A29B0E6E488292272538DE9C2DFD"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Lord Reid of Cardowan:</w:t>
+            <w:t xml:space="preserve">Lord Reid of </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Cardowan</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> It is just a factual point. When Professor David was speaking about the triple lock, you said at one stage that this meant an annual increase of 1.5 to 2. I did not know whether you meant billions or percentages. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="104477169"/>
           <w:placeholder>
             <w:docPart w:val="DAC495FDE56747928A33E62C6EA6D736"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
@@ -1032,51 +1077,75 @@
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> That is a very good question. We showed both in the report. There is a chart that shows state pension spending under the triple lock, earnings uprating and CPI uprating, or inflation uprating. The gap between the triple lock and earnings—as David said, by the 2070s it is close to 2% of GDP of spending—reflects the historical volatility of inflation and earnings, which allows us to estimate the years in which the non-earnings bit of the lock bite over 50 years. If you go down to inflation uprating, that saves you relative to the triple lock a much bigger 5.5% of GDP.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">A common theme across probably every answer that we will give you is that there is a huge amount of uncertainty in all the assumptions that we </w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">make on policy, and that is why we show lots of different scenarios. We have shown all three. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>Across state pension spending, non-state pension welfare spending and areas of tax threshold uprating, which we might get into later, we have tended to make as the assumption in our baseline scenario, in the triple lock, the state pension bit and other areas, earnings uprating as our default assumption. As you point out, that is a little bit different to some of the default policy commitments in the medium term.</w:t>
+        <w:t>Across state pension spending, non-state pension welfare spending and areas of tax threshold uprating, which we might get into later, we have tended to make as the assumption in our baseline scenario,</w:t>
+      </w:r>
+      <w:r w:rsidR="002164F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">the triple lock </w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAB">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>the state pension</w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAB">
+        <w:t xml:space="preserve">ut in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>other areas, earnings uprating as our default assumption. As you point out, that is a little bit different to some of the default policy commitments in the medium term.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>We do that for a range of reasons, but, in essence, on our economic assumptions for inflation and earnings over 50 years, if you assume CPI uprating, the value of benefits in relation to the economy would be reduced by more than half. On the tax side, if tax thresholds go up by inflation for 50 years, under our economic assumptions over two-thirds of workers, including minimum wage earners, would pay the higher rate of tax. Our baseline assessment is that that is quite a weird way to interpret unchanged policy, but we recognise that it is a very finely judged choice in our assumptions, so we show both.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Coming back to the state pension and the triple lock, earnings uprating might be considered the most neutral alternative assumption to the ratchet effect of the triple lock that we have, which would hold the value of the state pension constant in relation to earnings in the economy over a 50-year period. That is consistent with our long-term assumptions on other bits of welfare and tax threshold uprating.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>We recognise that there is a very valid case to make for inflation uprating as another alternative, given that it is in the medium-term policy settings, so we show that too, as well as discussing its implications for the economic incentives to work on the tax side and poverty on the welfare side, which is what you would get if you had a 50-year wedge between the rate at which benefits are growing, the state pension and working age and the rate at which wages are growing.</w:t>
       </w:r>
@@ -1139,51 +1208,57 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="937016953"/>
           <w:placeholder>
             <w:docPart w:val="BDC2722BACD5462A9E78A9459CBF2F68"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> It is certainly conceivable. There are some features of the UK tax system that generate particularly high marginal tax rates for people earning in particular bands, for example, which are pretty likely to be a major disincentive either to work or to save. They have some damaging features on the wider economy and potential output and wealth in the country.</w:t>
+        <w:t xml:space="preserve"> It is certainly conceivable. There are some features of the UK tax system that generate particularly high marginal tax rates for people earning in particular bands</w:t>
+      </w:r>
+      <w:r w:rsidR="00B532DD">
+        <w:t xml:space="preserve">. These </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>are pretty likely to be a major disincentive either to work or to save. They have some damaging features on the wider economy and potential output and wealth in the country.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>There may be ways of getting rid of some of the most egregious damage to incentives that some parts of the tax system generate. If you did that, it would more than pay for itself in terms of a minimal loss in revenue but a substantial positive impact on incentives to work and save. It was not our focus in the report, but that is not to say we do not think that is impossible.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Our strategy really here was to say, “Take the tax system as it is. If it were unchanged, how might that play out?” The message is, “It does not play out very well. You need to make some changes somewhere down the road”. I would not want to suggest that the need to tighten fiscal policy and close the gap between tax revenue and spending necessarily precludes cutting some taxes. If you can identify them, those would be the ones that do the most damage relative to the revenue that they bring in.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
@@ -1265,51 +1340,57 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1944253584"/>
           <w:placeholder>
             <w:docPart w:val="4E82A0432C354A1A9DF5DE486877D28D"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> The primary way that they have done it—this goes back to the previous Government; it has been the policy for some years now and it is set to run a bit longer, so it will turn into a decade—is freezing the thresholds for income tax. I think I am right in saying, though Tom will correct me if not, that that has been behind much of—it is by far the biggest single measure—the increase in the tax take out of GDP, which is what is going to probably mean, on our projections, on the central forecast, that the years of increasing debt-to-GDP at least stop within the next few years and we level off for a while.</w:t>
+        <w:t xml:space="preserve"> The primary way that they have done it—this goes back to the previous Government; it has been the policy for some years now and it is set to run a bit longer, so it will turn into a decade—is freezing the thresholds for income tax. I think I am right in saying, though Tom will correct me if not, that that has been behind much </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>ofthe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> increase in the tax take out of GDP, which is what is going to probably mean, on our projections, on the central forecast, that the years of increasing debt-to-GDP at least stop within the next few years and we level off for a while.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Were there other ways of doing it? Almost certainly there were. There is not an obvious open goal that has been missed. If you are going to do this primarily through trying to raise taxes relative to GDP, it is pretty hard to think of a painless way of doing it that will, in the short term, bring in a lot of tax revenue.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-303241956"/>
           <w:placeholder>
             <w:docPart w:val="360D98B713EF4E5CB7FAB7961D4826EA"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
@@ -1391,169 +1472,205 @@
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> You are right. The demographics are quite predictable and reliable, in a sense, over the decades, in terms of how many people are going to reach the point in their life when they use the health service much more intensively. It is very hard to imagine that playing out much differently.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">In a way, it might come back to cost pressures. Who knows quite how they will play out in the health system? It may be that there are productivity improvements or ways of doing things more effectively or treating patients at lower cost that turn out to be very helpful. To the extent that that does </w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>depend on technological things, they may be something that you hope happens, but there is not much that a Government can necessarily do about them. They either come along and you can use them or they do not. The health pressures are predictable and quite difficult to avoid unless one gets lucky on the technological front.</w:t>
+        <w:t xml:space="preserve">depend on technological </w:t>
+      </w:r>
+      <w:r w:rsidR="00B532DD">
+        <w:t>advances.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">, but there is not much that a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:r w:rsidR="00B532DD">
+        <w:t>easily</w:t>
+      </w:r>
+      <w:r w:rsidR="002164F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>do about them. They either come along and you can use them or they do not. The health pressures are predictable and quite difficult to avoid unless one gets lucky on the technological front.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="608320947"/>
           <w:placeholder>
             <w:docPart w:val="42F50E52C3834409BB8526C7092C3D05"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> There is just one thing to add to that on the health side. We have talked a little bit about the assumption that, as well as demographics, what is driving health spending is growing non-demographic cost pressures.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>We show a scenario where those other cost pressures do not exist. In that one, health spending just rises very modestly, to 9% of GDP by the 2070s rather than 13%. That is four percentage points; it is a big gap. That could be driven by technological breakthroughs having a transformative impact on health, as we have discussed. It could also be driven by policy choices to contain those costs persistently in a way that has not happened in the past. That would certainly be challenging, but there are different health systems in other countries that manage that, and the balance between public and private spending is different.</w:t>
+        <w:t xml:space="preserve">We show a scenario where those other cost pressures do not exist. In that one, health spending </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>just rises very modestly,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> to 9% of GDP by the 2070s rather than 13%. That is four percentage points; it is a big gap. That could be driven by technological breakthroughs having a transformative impact on health, as we have discussed. It could also be driven by policy choices to contain those costs persistently in a way that has not happened in the past. That would certainly be challenging, but there are different health systems in other countries that manage that, and the balance between public and private spending is different.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>As well as the number of people in the population and their age, about which, as you say, there are some good projections that seem certain they are going in one direction, there is also the health of the population. We do show some scenarios, for example, around the years of life spent in good health. We do this especially because there has been quite a lot of data on healthy life expectancy in recent years. It is quite contested; it is very difficult to measure.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>For example, we show that in a higher healthy life expectancy scenario—we went back to an old model where healthy life expectancy tracked overall life expectancy, which does not appear to have been the case recently—you could save another 2% of GDP in health spending just via the population that you have at the ages they are being a fair chunk healthier than in our baseline scenario. That is uncertain. That could come about because of efforts of policy or just because of other factors, such as revolutions in drugs around the world and other things.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>I agree with your general point, but there is enough uncertainty in both what could hold down other cost pressures and how underlying health trends could contribute to health spending.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3351' dodsId='26832'&gt;"/>
           <w:id w:val="716935836"/>
           <w:placeholder>
             <w:docPart w:val="DCC194BE03E6411AB5F8823F628B1D2D"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Burns:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> The state pension numbers must, to a large extent, be a fairly mechanical calculation without some significant change in the ages at which people die. In a sense, we know the number of pensioners who are going to be coming through and we know the difference in the triple lock, whether it is earnings-related or price-related. </w:t>
+        <w:t xml:space="preserve"> The state pension numbers must, to a large extent, be a fairly mechanical calculation without some significant change in the ages at which people die. In a sense, we know the number of pensioners who are going to be coming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>through</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and we know the difference in the triple lock, whether it is earnings-related or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>price-related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1907493229"/>
           <w:placeholder>
             <w:docPart w:val="E7238597BF2A4CB985851DB5FE2D5D3C"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> I am sorry to say that everything is uncertain, but what do you expect from us? The triple lock, as you know, has this slightly random ratchet effect. Even an estimation of the extent to which the </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ratchet effect happens and drives a wedge between what would happen with earnings growth is quite uncertain. </w:t>
+        <w:t xml:space="preserve"> I am sorry to say that everything is uncertain, but what do you expect from us? The triple lock, as you know, has this slightly random ratchet effect. Even an estimation of the extent to which the ratchet effect happens and drives a wedge between what would happen with earnings growth is quite uncertain. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>In last year’s report, we looked at an assumption in which the triple lock ratchet effect followed a more volatile period for inflation and earnings, so the period since 2010, rather than measuring it over the whole period since 1990, which we did in the baseline. That would add another 1.5% or close to 2% of GDP again. Even how much the triple lock forces things up relative to earnings is pretty uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3351' dodsId='26832'&gt;"/>
           <w:id w:val="-837147179"/>
           <w:placeholder>
             <w:docPart w:val="54F906282C52409C916E0B0AF872B978"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -1627,105 +1744,141 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="578109595"/>
           <w:placeholder>
             <w:docPart w:val="A2620E47338B4374897362079854C897"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> On immigration, we have taken the latest Office for National Statistics central projection, which is not much more than them taking the average levels of net immigration over some past period, maybe 10 or 15 years, and saying, “That is the new norm in the future”. Their number is 230,000 a year, which would be simultaneously a lot less than it has been in recent years and a lot more than it has been over the last 40 or 50 years. It is a very high level. That is what we do.</w:t>
-[...7 lines deleted...]
-        <w:t>In a way, that is more under the control of the Government than almost anything else that we have been talking about so far. If you could pull a lever and change the number of people arriving in the country, it would still be very unclear quite what the fiscal benefits or costs might be because it would depend on what kind of people arrive, what proportion of them go into the workforce, what wages they earn, at what point they become eligible for welfare and whether they stay in the country.</w:t>
+        <w:t xml:space="preserve"> On immigration, we have taken the latest Office for National Statistics central projection, which is not much more than them taking the average levels of net immigration over some past period, maybe 10 or 15 years, and saying, “That is the new norm in the future”. Their number </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">for net immigration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">is 230,000 a year, which would be simultaneously a lot less than it has been in recent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and a lot more than it has been over the last 40 or 50 years. It is a very high level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">In a way, that is more under the control of the Government than almost anything else that we have been talking about so far. </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">But even if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>you could pull a lever and change the number of people arriving in the country, it would still be very unclear quite what the fiscal benefits or costs might be because it would depend on what kind of people arrive, what proportion of them go into the workforce, what wages they earn, at what point they become eligible for welfare and whether they stay in the country.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Ideally, for fiscal purposes, you want people to arrive at 25, stay for 20 years and leave while they are still in good health. They have not drawn on the health service; they have paid tax; they do not get the state pension; and they go again before they become fiscally very costly. You cannot guarantee that. If most people arrive, become like the rest of us almost immediately and stay until they die, although there is a short-run fiscal benefit, it is much less obvious as you look further down the road.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>On the impact of significantly higher or indeed significantly lower net immigration over the long-term, my own view—we do not focus on it too much in this report—is that in the long-term immigration is not really an answer to the question about how we become more sustainable.</w:t>
+        <w:t>On the impact of significantly higher</w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> or indeed significantly lower</w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> net immigration over the long-term, my own view—we do not focus on it too much in this report—is that in the long-term immigration is not really an answer to the question about how we become more </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">fiscally </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>sustainable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3351' dodsId='26832'&gt;"/>
           <w:id w:val="1252011"/>
           <w:placeholder>
             <w:docPart w:val="EA0B1AC723E0421F833A862FB0D3F200"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Burns:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> One other area of uncertainty—this goes the other way—is the point that you make in the report that, on average, we have had some </w:t>
-[...2 lines deleted...]
-        <w:t>kind of crisis once every nine years that has been a shock that has required some significant budgetary support from the Government. Could you say a bit more about how you have modelled that and what the consequences of that are?</w:t>
+        <w:t xml:space="preserve"> One other area of uncertainty—this goes the other way—is the point that you make in the report that, on average, we have had some kind of crisis once every nine years that has been a shock that has required some significant budgetary support from the Government. Could you say </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>a bit more about how you have modelled that and what the consequences of that are?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-625544000"/>
           <w:placeholder>
             <w:docPart w:val="2CF036FD0E1C4AE2A8B12619F34E5960"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
@@ -1882,51 +2035,57 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-1664618842"/>
           <w:placeholder>
             <w:docPart w:val="43E2B2B08233422CBEAD9386A7BA125C"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> The one of those that we have fully flowed through to the debt-to-GDP ratio is the difference between the triple lock and earnings, so the first two. Our baseline projection has the triple lock in it and has debt rising to around about 300% of GDP by the 2070s. In the alternative scenario, where instead of the triple lock you uprate with earnings, it rises to about 260% of GDP. It takes close to a fifth off that. That is a difference of 40% of GDP.</w:t>
+        <w:t xml:space="preserve"> The one of those that we have fully flowed through to the debt-to-GDP ratio is the difference between the triple lock and earnings, so the first two. Our baseline projection has the triple lock in it and has debt rising to around about 300% of GDP by the 2070s. In the alternative scenario, where instead of the triple lock you uprate with earnings, it rises to about 260% of GDP. It takes </w:t>
+      </w:r>
+      <w:r w:rsidR="00114FAB">
+        <w:t xml:space="preserve">a tenth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>off that. That is a difference of 40% of GDP.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3275' dodsId='26596'&gt;"/>
           <w:id w:val="-1813018867"/>
           <w:placeholder>
             <w:docPart w:val="1B5BF8B8D6A54CE09222E8D8C1F23652"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Razzall:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -2102,302 +2261,371 @@
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4156' dodsId='18143'&gt;"/>
           <w:id w:val="-898438458"/>
           <w:placeholder>
             <w:docPart w:val="F21A75247CB04B039F3F1E29DD191F6A"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Liddle:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> One of the shocks that we may be experiencing at the moment and that might come again in a troubled world is an energy shock. This may compel Governments to produce some sort of support package, however generous it is. Have you thought about this question of how you deal with energy shocks? Could you design any action by Government that would mitigate the long-term fiscal damage?</w:t>
+        <w:t xml:space="preserve"> One of the shocks that we may be experiencing at the moment and that might come again in a troubled world is an energy shock. This may compel Governments to produce some sort of support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>package,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> however generous it is. Have you thought about this question of how you deal with energy shocks? Could you design any action by Government that would mitigate the long-term fiscal damage?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1596668861"/>
           <w:placeholder>
             <w:docPart w:val="9F29564D73DE40189F62A72710DE79C0"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> I can take that one. What we have not done and what it is not our role to do is design policy responses to particular shocks. Our job is to cost the policy responses that Governments choose to use. In the face of the current energy shock that we are facing, rather than thinking about what the policy response will be, our focus is to think about what the impact will be on our next medium-term forecast, which we are likely to do alongside the next Budget. The previous forecast that we did in March was done too late to take into account the impact of the energy shock from the start of the conflict in the Middle East.</w:t>
+        <w:t xml:space="preserve"> I can take that one. What we have not done and what it is not our role to do is design policy responses to particular shocks. Our job is to cost the policy responses that Governments choose to use. In the face of the current energy shock that we are facing, rather than thinking about what the policy response will be, our focus is to think about what the impact will be on our next medium-term forecast, which we are likely to do alongside the next Budget. The previous forecast that we did in March was done too late to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> the impact of the energy shock from the start of the conflict in the Middle East.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>The other thing to say is that, compared to the 2022 energy price shock, the current one so far is much less severe, especially in terms of the increase in gas prices. The energy package that the Government announced in 2022 was designed to deal with that much larger increase in gas prices, in particular, and was very expensive.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>In terms of the general principles of policy advice that you would give in response to a temporary shock, to minimise the fiscal cost of that package, you would usually make it temporary so that it deals with the short-term shock but is not a permanent policy giveaway; make it as targeted as possible in terms of reducing cost for those who are particularly affected and perhaps need the help most; and make it timely, so that it gets that support to people quickly. “Temporary, targeted and timely” is the classic advice for policy responses to this form of shock.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4156' dodsId='18143'&gt;"/>
           <w:id w:val="434721026"/>
           <w:placeholder>
             <w:docPart w:val="1CDCCBF02A4E4B9494F14F63ED99EBF0"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Liddle:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> Have you done any work on the policy costs of trying to insulate ourselves from future oil price shocks or, in other words, having an energy system that is not dependent on the Gulf? Could you justify a big capital investment in order to reduce that dependence on the basis that </w:t>
-[...2 lines deleted...]
-        <w:t>it will prevent these shocks being such a problem in future for the public finances?</w:t>
+        <w:t xml:space="preserve"> Have you done any work on the policy costs of trying to insulate ourselves from future oil price shocks or, in other words, having an energy system that is not dependent on the Gulf? Could you justify a big capital investment in order to reduce that dependence on the basis that it will prevent these shocks being such a problem in future for the public finances?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-133107725"/>
           <w:placeholder>
             <w:docPart w:val="E7DD615B3EA74577AB822916221F7742"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> That is not something that we have specifically tried to model. You are suggesting an investment in renewable energy in order to move away from the dependence on fossil fuels and nuclear. We have not tried to model that specific trade-off. </w:t>
+        <w:t xml:space="preserve"> That is not something that we have specifically tried to model. You are suggesting an investment in renewable energy in order to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">move away from the dependence on fossil fuels and nuclear. We have not tried to model that specific trade-off. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">What we have done in our reports is looked at the cost overall of the transition to net zero on the basis of the Government’s current timing for that, i.e. the net zero commitment for 2050, and the Climate Change Committee’s baseline path for a transition to net zero over that period and what policy action would be needed to deliver that, which does include transitioning away from fossil fuels. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>We find that there is quite a material fiscal cost to that. It is around 20% of GDP over 50 years. Most of it comes from the loss of emissions-related tax revenue, in particular fuel duty. The cost of the public investment that the Government would need in order to support that transition is quite a lot lower. We roughly have around £10 billion a year, in today’s terms, of extra investment in things such as the energy transition and transport systems. A big chunk of the cost is switching homes over to heat pumps and that kind of thing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4726' dodsId=''&gt;"/>
           <w:id w:val="-390734666"/>
           <w:placeholder>
             <w:docPart w:val="2625787A305A47BF8EF40557DA3F0963"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Lord Reid of Cardowan:</w:t>
+            <w:t xml:space="preserve">Lord Reid of </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Cardowan</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> We have spent quite a lot of time discussing the costs of an ageing population in terms of demographic factors, pensions and health. People are living longer, as you said, but they are also more liable to suffer from chronic diseases. They are more costly. One other thing, which I am not sure was mentioned, is human ingenuity. People are constantly inventing technological solutions for health problems and pharmaceutical solutions that were hitherto unknown. Certain diseases were regarded as something you just had to accept.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="00BA37E3">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Can I switch it around and ask about age and revenue-raising rather than the cost side of it? To some extent, this follows on from the questions that Lord Burns was asking. What changes, if any, to the UK’s tax base would be most suitable and beneficial in the context of an ageing society, if your aim is to promote a more sustainable fiscal backdrop, apart from an annual cull?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="625278557"/>
           <w:placeholder>
             <w:docPart w:val="1060F5426E3240B29425D79ADCF8D7F2"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> There is something that would help greatly. It is not necessarily a fiscal measure, but things may play out this way, and I am quite optimistic about this. Currently, we live in a world—it is the world that we have been in for some time, but it may be that the future will look different from this—in which people are living longer but expect to retire in their 50s or early 60s. In many ways, a change in expectations would be beneficial on many different fronts.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve">First, people are clearly living longer than they were 20, 30, 40 or 50 years ago and yet are retiring on average at about the same age as they did in the past. That may change. It may change as a result of people realising that they feel okay. Work is less physically demanding, certainly, than it </w:t>
-[...26 lines deleted...]
-        <w:t>I am personally quite optimistic about that. I am also optimistic about the other thing that you mentioned, which is technological progress. It is finding drugs that hopefully are not terribly expensive, do not have bad side effects and are very effective if you start taking them at a younger age as protection against some of the big killers today, such as cardiac conditions, cancers and dementia.</w:t>
+        <w:t>First, people are clearly living longer than they were 20, 30, 40 or 50 years ago and yet are retiring on average at about the same age as they did in the past. That may change. It may change as a result of people realising that they feel okay. Work is less physically demanding, certainly, than it was 50 or 60 years ago and probably less physically demanding than it was even 30 years ago. That may have still quite a long way to go, which would mean that people are able and, on the whole, willing to work a bit longer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">Employers might find that they can no longer take a view, which may have been prevalent in the past, that they do not really want to offer a new job to somebody in their 50s or 60s because there are lots of people in their 20s, 30s and 40s who are willing to work. If the demographics change, as they almost certainly will in the UK, the number of people in their 20s, 30s and 40s </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">will fall relative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>to the number of people in their 60s, 70s and 80s</w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>mployers might naturally, in their own economic self-interest, consciously try to hire more people at an older age than they did in the past and, to induce them to work, may offer more flexible and part-time work. This plays out to everybody’s advantage in many ways and certainly has fiscal benefits as well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">One of the reasons why, on our projections, having a rising proportion of the population in the 70s and 80s generates some fiscal pressures is that, on the whole, at the moment people </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">in those parts of their life </w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t xml:space="preserve">when they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>are not paying an awful lot of income tax. That may be different down the road. If it is, that may be one of the most fiscally advantageous things. None of that is in in our projections. We do not take account of those possibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>I am personally quite optimistic about th</w:t>
+      </w:r>
+      <w:r w:rsidR="00450385">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>. I am also optimistic about the other thing that you mentioned, which is technological progress. It is finding drugs that hopefully are not terribly expensive, do not have bad side effects and are very effective if you start taking them at a younger age as protection against some of the big killers today, such as cardiac conditions, cancers and dementia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>I have heard medical people and people in the pharmaceutical industry wax lyrical on the benefits of statins, which are pretty well known, but there are other drugs that people are discovering were never designed as protection against dementia or cardiac conditions but seem to be very effective against those conditions. They are not that expensive either, but they are not widely used at the moment. Maybe that is coming.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4726' dodsId=''&gt;"/>
           <w:id w:val="-1480923036"/>
           <w:placeholder>
             <w:docPart w:val="F3ADAAA4B05B47A4A258CDC00879F445"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Lord Reid of Cardowan:</w:t>
+            <w:t xml:space="preserve">Lord Reid of </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Cardowan</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F4ECC">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> You said at one stage that people were living much longer but retiring at the same sort of age. My impression—it is completely impressionistic—is that more and more older people are continuing in some sort of gainful employment. They are working longer in their lives. Maybe it is because I am in the House of Lords that I think that. I got the impression that that was evolving, but let us leave that aside.</w:t>
+        <w:t xml:space="preserve"> You said at one stage that people were living much longer but retiring at the same sort of age. My impression—it is completely impressionistic—is that more and more older people are continuing in some sort of gainful employment. They are working longer in their lives. Maybe it is because I am in the House of Lords that I think that. I got the impression that that was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>evolving, but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> let us leave that aside.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>What you are suggesting is social and cultural change. I was actually asking whether, assuming the present set of circumstances of an ageing population, a change to the UK’s tax base in terms of mechanisms might be more suitable for an ageing society in order to reach a more sustainable fiscal backdrop?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="807898992"/>
           <w:placeholder>
             <w:docPart w:val="4079CA85722E4EAC89D42B4E1463CC56"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
@@ -2508,51 +2736,57 @@
           <w:placeholder>
             <w:docPart w:val="9E354EED3B7A4B21BAB2A5A1CAF6BA4E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> The specific policy you are referring to would be employee national insurance on people working above state pension age. Consistent with the fact that we cannot model alternative policies, that is not something we have looked at in particular, but it clearly is a big cliff edge in the tax system.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>On the general question about the tax base in an ageing society, one thing that is quite clear from our work in this report is that demographics have a very large impact on the spending projections. We put those same demographic projections through lots of the largest taxes to produce our projections and they do not have anywhere near as large effects.</w:t>
+        <w:t xml:space="preserve">On the general question about the tax base in an ageing society, one thing that is quite clear from our work in this report is that demographics have a very large impact on the spending projections. We put those same demographic projections through lots of the largest taxes to produce our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>projections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and they do not have anywhere near as large effects.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Some of the things that drive changes in tax are not related to the ageing society, such as the transition to net zero, which Tom has talked about. There we highlight the loss of revenues, but also the things that have happened in recent years, in particular the introduction of electric vehicle excise duty, which partially offsets the loss of fuel duty revenues.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>David is right that the question of redesigning the tax system for an ageing society is a very complex one. We probably do not have a prescription that we can offer to you now, but there are other things driving changes to tax over the next 50 years. Net zero is one, but, as I said, there have been some policies introduced that partially address some of the loss of revenues.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Another thing that we look at, which we might get into later, is the risk around artificial intelligence to the tax base and the potential loss of revenues if AI mainly substitutes for labour. Because corporate profits tend to be taxed at lower rates than wages and salaries, there is a risk there. That is another complex set of issues to think about in terms of making the tax system fit for the future.</w:t>
       </w:r>
@@ -2568,54 +2802,51 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2554' dodsId='26539'&gt;"/>
           <w:id w:val="-24406222"/>
           <w:placeholder>
             <w:docPart w:val="8695F77674C948F9A410F7BBE4A2D37E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>The Chair:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> Can I ask you about inactivity? We have had the Alan Milburn report on NEETs and the growing challenges we face with the cohort of people who are 18 to 24 and younger. In our report on the ageing society, we looked at inactivity in the 50-to-65 group, which we were surprised was </w:t>
-[...2 lines deleted...]
-        <w:t>as significant an issue as it has been. The general debate about inactivity focuses on the pension age itself and how far up that should go. From a fiscal dividend point of view, what is the most profitable cohort to focus on? Where is the biggest bang for our buck, from a fiscal point of view, in reducing inactivity?</w:t>
+        <w:t xml:space="preserve"> Can I ask you about inactivity? We have had the Alan Milburn report on NEETs and the growing challenges we face with the cohort of people who are 18 to 24 and younger. In our report on the ageing society, we looked at inactivity in the 50-to-65 group, which we were surprised was as significant an issue as it has been. The general debate about inactivity focuses on the pension age itself and how far up that should go. From a fiscal dividend point of view, what is the most profitable cohort to focus on? Where is the biggest bang for our buck, from a fiscal point of view, in reducing inactivity?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-1079133886"/>
           <w:placeholder>
             <w:docPart w:val="C11BB5F3732B45A5B661D823C56181A1"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Laura Gardiner:</w:t>
           </w:r>
         </w:sdtContent>
@@ -2697,54 +2928,57 @@
       <w:r w:rsidRPr="007F4ECC">
         <w:t>In our 2023 report, we said, “What if you reduced health-related inactivity by 500,000?” That would be most of the post-pandemic rise we have seen. Looking over the five-year forecast period, back in the medium term, that could reduce borrowing by about £20 billion and debt by about 3% of GDP. Two-thirds of that comes from higher tax revenues from more people working and one-third of it comes from welfare savings. We did that a few years ago now, but that gives you an idea. Yes, there would be a fiscal benefit from reducing inactivity, and that could play out in amplified ways over the longer term.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>On the question of where to focus, as I have said previously, it is not for the OBR to advise on specific policies, but there are some general points that I would make. Age itself is not always the best prism to think about what to do. It is probably the underlying reason for inactivity where health seems to be a really big thing, but the duration of inactivity, the skill level and the job readiness of inactive people are as important.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>The other caveat that I would make is that in this area it is really tempting to look at who is inactive now and think, “How far away are they from the labour market? What could be done to get them into work?” It is just as important to think about preventing the outflow from work to inactivity. Just getting people back into work is dealing with the problem after it has occurred. The rates of entry to work from inactivity are very low, so you can probably do just as much to try to prevent people from getting into that state in the first place. That might be about when people get ill in work, the transition from education or other things.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve">Those are all my caveats, but now I will answer your question. Since we did our work a few years ago and you did your report, the evidence has got very much stronger around young people being a real source of the </w:t>
-[...2 lines deleted...]
-        <w:t>issue. I looked at the data this morning. Since 2023 inactivity among young people has carried on rising whereas it has been falling among the over-50s. The picture has substantially changed since you did your work and we did ours a few years ago.</w:t>
+        <w:t xml:space="preserve">Those are all my caveats, but now I will answer your question. Since we did our work a few years ago and you did your report, the evidence has got very much stronger around young people being a real source of the issue. I looked at the data this morning. Since 2023 inactivity among young people has carried on rising whereas it has been falling among the over-50s. The picture has substantially changed since you did your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and we did ours a few years ago.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">On top of that, there is the intuitive point that young people have much more of their lives ahead of them. Anything successful that you can do to intervene could have social benefits for the individuals and fiscal benefits for all of us that extend over many decades rather than just years. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>That is backed up by some of the evidence in Alan Milburn’s interim report around scarring. He gathers a very impressive collection of academic work over a number of decades showing that periods of inactivity when you are young affect your earnings and employment over maybe 10 or 20 years, maybe even longer, but they also affect things such as your health outcomes over that period of time.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>I would normally say that it is a bit simplistic or binary to pick an age cohort and focus on it. I emphasise my point that you want to think about the reasons and the duration and not just age, but it does seem increasingly clear that the inactivity problem is being concentrated among the under-25s. There is a growing body of evidence that, though it might be hard, arresting those challenges will have much longer-term impacts because they have so much more of their lives ahead of them.</w:t>
       </w:r>
@@ -2878,51 +3112,54 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-1148202319"/>
           <w:placeholder>
             <w:docPart w:val="AB93D597B2CB4984BE2C5012D5E1846E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> It is certainly the case that the current medium-term consolidation plan is just about sufficient to prevent a rise in debt in the medium term and get debt on a stable and slightly falling path in the medium term. It is essentially the minimum that you might think is consistent with sustainable public finances. Yes, as you say, it is not sufficient over the longer term to do just that and think no other fiscal adjustment will be necessary. It will be necessary, if these projections are right and start to materialise, for Governments to take further action after the end of the medium-term forecast. </w:t>
+        <w:t xml:space="preserve"> It is certainly the case that the current medium-term consolidation plan is just about sufficient to prevent a rise in debt in the medium term and get debt on a stable and slightly falling path in the medium term. It is essentially the minimum that you might think is consistent with sustainable public finances. Yes, as you say, it is not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">sufficient over the longer term to do just that and think no other fiscal adjustment will be necessary. It will be necessary, if these projections are right and start to materialise, for Governments to take further action after the end of the medium-term forecast. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>It is also the case that, as I said earlier, the current medium-term fiscal consolidation plan is one that would deliver a fairly significant reduction in borrowing. It would get the deficit down to a level that would be its lowest since around 2000. That is not to say that the current government plan is not making any progress towards getting the public finances on a more sustainable path. It represents a reasonably material fiscal consolidation, but, yes, our analysis suggests that more would need to be done subsequently.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3337' dodsId='26834'&gt;"/>
           <w:id w:val="-1451932796"/>
           <w:placeholder>
             <w:docPart w:val="402F918E3EF549FD9B1CB0BE2BB22CD6"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -2968,98 +3205,101 @@
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4974' dodsId=''&gt;"/>
           <w:id w:val="-1578975484"/>
           <w:placeholder>
             <w:docPart w:val="2586E85F902D414C94ADE4F560696CE8"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Prentis of Leeds:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> My question follows on from Lord Butler. We have talked for many years about the sustainability or otherwise of our debt. It has been a feature of the last 20 years at least. It is now almost touching 100%, but it is continuing to rise. We have also talked about what action could be taken, both in the short term and the long term. David, you said that it is a matter that has to be dealt with today rather than tomorrow. It is a serious issue. In the FRS, you also emphasise the fiscal risks of not taking action and the risks involved in government inaction.</w:t>
+        <w:t xml:space="preserve"> My question follows on from Lord Butler. We have talked for many years about the sustainability or otherwise of our debt. It has been a feature of the last 20 years at least. It is now almost touching 100%, but it is continuing to rise. We have also talked about what action could be taken, both in the short term and the long term. David, you said that it is a matter that has to be dealt with today rather than tomorrow. It is a serious issue. In the FRS, you also emphasise the fiscal risks of not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>taking action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and the risks involved in government inaction.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="00BA37E3">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">My question really relates to that and the point that Lord Butler was making. Are there any examples that you can point to of any Government dealing with an unsustainable fiscal pathway of the scale we face in the UK without that Government being forced into doing so by a monumental crisis? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="906653431"/>
           <w:placeholder>
             <w:docPart w:val="A113F684A79F4E6A889F4B609D3E3E85"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> It is certainly the case that, unfortunately, a lot of countries have only confronted these issues properly when faced with a fiscal crisis, but there are also examples where debt has successfully fallen, quite significantly, outside a crisis. An example is the UK after the Second World War. Debt was at a very high level coming out of the war. As a consequence of both the First World War and the Second World War, debt had been pushed up to very high levels. It came down fairly rapidly in the three decades or so following the Second World War.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve">That was driven by a few different factors. First, for much of that period we had economic growth that was significantly higher than the interest rate that the Government were paying on their debt. That is a big factor that </w:t>
-[...2 lines deleted...]
-        <w:t>allows debt as a share of GDP to fall, if you have a strongly rising economy and the cost of your debt is lower. That was driven by a combination of strong growth after the war, favourable demographics, lots of new people entering the labour market as well as, in part, various regulatory factors that kept interest rates down.</w:t>
+        <w:t>That was driven by a few different factors. First, for much of that period we had economic growth that was significantly higher than the interest rate that the Government were paying on their debt. That is a big factor that allows debt as a share of GDP to fall, if you have a strongly rising economy and the cost of your debt is lower. That was driven by a combination of strong growth after the war, favourable demographics, lots of new people entering the labour market as well as, in part, various regulatory factors that kept interest rates down.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4974' dodsId=''&gt;"/>
           <w:id w:val="-1213649702"/>
           <w:placeholder>
             <w:docPart w:val="14E743A1C0644BC59ADDCD86ACDF8C79"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Prentis of Leeds:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -3224,131 +3464,170 @@
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Prentis of Leeds:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> I get the impression that Governments of all different colours put off dealing with the unsustainability of debt—it is for another day—whereas the OBR is saying that the trajectory is so great that it should be dealt with now</w:t>
       </w:r>
       <w:r w:rsidR="00741E56">
         <w:t>, o</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>therwise future generations are going to suffer. The report refers to this</w:t>
       </w:r>
       <w:r w:rsidR="00741E56">
         <w:t>—that t</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>he young people of tomorrow will suffer unless we take action now. It is very difficult for a Government to take action of such magnitude if they are seeking to deal with everything over a five-year period in the normal way of government. From what you are saying, it seems like we need to deal with it now. How do you get the will to actually do that?</w:t>
+        <w:t xml:space="preserve">he young people of tomorrow will suffer unless we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>take action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> now. It is very difficult for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>take action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> of such magnitude if they are seeking to deal with everything over a five-year period in the normal way of government. From what you are saying, it seems like we need to deal with it now. How do you get the will to actually do that?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1809359745"/>
           <w:placeholder>
             <w:docPart w:val="760BEC21361D47E9AA3E3990405D8B4E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> The report is saying that the cost of taking action early to deal with these pressures is much lower overall than the cost that would result if you were to delay dealing with the pressures to much later down the line. In fact, we have some analysis that shows that, if you deal with the pressures early, the cost is around half of what it would be if you were to delay for a couple of decades and then try to deal with it, when you are in the midst of the upward trajectory of debt.</w:t>
-[...7 lines deleted...]
-        <w:t>The other thing that I would say is, consistent with the discussion we have been having at this session, our job is not to recommend a particular policy prescription for dealing with these pressures. The report does recognise that there are difficult trade-offs and costs and benefits to all the potential ways of dealing with these pressures. Therefore, that suggests to us that Governments will need to take action across a number of different fronts, spending and possibly taxation. It would be very difficult to deal with it through just one route.</w:t>
+        <w:t xml:space="preserve"> The report is saying that the cost of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>taking action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> early to deal with these pressures is much lower overall than the cost that would result if you were to delay dealing with the pressures to much later down the line. In fact, we have some analysis that shows that, if you deal with the pressures early, the cost is around half of what it would be if you were </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>to delay for a couple of decades and then try to deal with it, when you are in the midst of the upward trajectory of debt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">The other thing that I would say is, consistent with the discussion we have been having at this session, our job is not to recommend a particular policy prescription for dealing with these pressures. The report does recognise that there are difficult trade-offs and costs and benefits to all the potential ways of dealing with these pressures. Therefore, that suggests to us that Governments will need to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>take action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> across a number of different fronts, spending and possibly taxation. It would be very difficult to deal with it through just one route.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1486438512"/>
           <w:placeholder>
             <w:docPart w:val="CDD4B2F4D08147AE8EED0893E0524CE6"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> Your question is a profoundly important political one. How do Governments get the support of the public to do something that is very difficult right now? The answer to that difficult question is that they have to be honest with the public about what the risks are if they do not do that, which will affect the young people of today who are already here, their children, their grandchildren and the unborn, frankly. If you could build a consensus among the public that it is the right thing to do, almost morally, it becomes politically feasible to do it.</w:t>
+        <w:t xml:space="preserve"> Your question is a profoundly important political one. How do Governments get the support of the public to do something that is very difficult right now? The answer to that difficult question is that they have to be honest with the public about what the risks are if they do not do that, which will affect the young people of today who are already here, their children, their grandchildren and the unborn If you could build a consensus among the public that it is the right thing to do, almost morally, it becomes politically feasible to do it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>Without that, it is very difficult because people say, “Why are you cutting back on services? Why are you increasing taxes? Why are things getting worse for us right now?” There will always be another political party that will say, “The people who are in power now are hopeless. Vote for us at the next election and you will not need to do these terrible things, because they are incompetent”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>It seems to me that you have to level with the public about what might be down the road. No one is certain, of course, and we could get lucky and not need to do these dramatic things because technology and productivity go in a certain direction, but you would not want to bank on that. For the next generation, most of whom are already alive now—they are young people—you would not want to gamble that we will get lucky, things will turn out okay and we will not need to face these very difficult fiscal situations 20, 25 or 30 years from now.</w:t>
+        <w:t>It seems to me that you have to level with the public about what might be down the road. No one is certain, of course, and we could get lucky and not need to do these dramatic things because technology and productivity go in a certain direction, but you would not want to bank on that. For the next generation, most of whom are already alive now—they are young people—you would not want to gamble that we will get lucky,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF25EE">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> things will turn out okay and we will not need to face these very difficult fiscal situations 20, 25 or 30 years from now.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4726' dodsId=''&gt;"/>
           <w:id w:val="-2063632281"/>
           <w:placeholder>
             <w:docPart w:val="82087FB63F034BD189455A280FDA4622"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Baroness Penn:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -3423,59 +3702,83 @@
           <w:placeholder>
             <w:docPart w:val="0DFEF612DB4F423A87009F430658E26E"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> I hope I have not bored you with this before, but two of the most recent winners of the Nobel Prize in economics, Daron Acemoglu and Philippe Aghion, both got their Nobel Prizes for work on growth and technology and have done lots of work on AI. One of them, Acemoglu, thinks that it will have a negligible impact on productivity and quality of life for most people and there may be more downsides than upsides. Aghion, who is the latest winner of the Nobel Prize, thinks it will be transformational. He thinks it will boost productivity enormously and have hugely positive effects on the standard of living and probably huge fiscal benefits. They are just all over the place.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>We have a central scenario where we allow for a meaningful but definitely not transformational impact of artificial intelligence on productivity. It is one of the reasons why, in our projections, we have productivity growing a lot faster than it has been for the last 20 years. Relative to the optimists, that is ludicrously pessimistic.</w:t>
-[...7 lines deleted...]
-        <w:t>It is one of those things where the range of opinions is so wide, and well-informed people cover the whole spectrum of views, that all one can end up doing in terms of these projections is to say, “Here is a central projection and here is a significant upside”, but the significant upside, as we have called it, may turn out to be more pessimistic than the actual outturn.</w:t>
+        <w:t>We have a central scenario where we allow for a meaningful</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF25EE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> but definitely not transformational</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF25EE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> impact of artificial intelligence on productivity. It is one of the reasons why, in our projections, we have productivity growing a lot faster than it has been for the last 20 years. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF25EE">
+        <w:t>But r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>elative to the optimists, that is ludicrously pessimistic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
+      <w:pPr>
+        <w:pStyle w:val="Answer"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">It is one of those things where the range of opinions is so wide, and well-informed people cover the whole spectrum of views, that all one can end up doing in terms of these projections is to say, “Here is a central projection and here is a significant upside”, but the significant upside, as we have called it, may </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF25EE">
+        <w:t xml:space="preserve">yet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>turn out to be more pessimistic than the actual outturn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>All of that makes it very difficult, coming back to Lord Prentis’s question, to know what to tell the current generation in terms of what we should do on fiscal policy, taxes, public services and all of that, when there is a chance—it may be a quite high chance—that you do not need to do all that fiscal tightening because 20 years from now standards of living will be way higher and it will all be very easy to deal with.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>While that might be true, do you really want to roll the dice for a future generation and say, “There is a chance that it will all be okay for you, but there is a significant chance it will be really difficult”? That becomes almost a moral question about what risks you are willing to impose on young people and the unborn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
@@ -3502,59 +3805,72 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-1304696025"/>
           <w:placeholder>
             <w:docPart w:val="46A8D537A0D8403DAB06F86BDCC9761C"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Professor David Miles:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> It might show up in employment trends and whether there are companies that have decided, not because they were pessimistic about the future demand for their product—they could be very optimistic about that—to cut back enormously on hiring because they are clearly switching AI in place of people. Although people worry a lot about that, I am not sure there are any obvious signs right now that that is happening. It might be one of the first signs. If it is, it is a sign that is a two-edged sword. It is bad news for people who were hoping to get jobs with those companies, but you might say it was good news in terms of labour productivity.</w:t>
-[...7 lines deleted...]
-        <w:t>That may be where you see it coming most clearly. It has not emerged yet. Although there are lots of stories in the media about, “This is the future”, they are stories about the future at the moment.</w:t>
+        <w:t xml:space="preserve"> It might show up in employment trends and whether there are companies that have decided, not because they were pessimistic about the future demand for their product—they could be very optimistic about that—to cut back enormously on hiring because they are clearly switching </w:t>
+      </w:r>
+      <w:r w:rsidR="009055CC">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">AI in place of people. Although people worry a lot about that, I am not sure there are any obvious signs right now that that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve">happening. </w:t>
+      </w:r>
+      <w:r w:rsidR="009055CC">
+        <w:t xml:space="preserve">But it could </w:t>
+      </w:r>
+      <w:r w:rsidR="009055CC">
+        <w:t xml:space="preserve">become </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> of the first signs. If it is, it is a two-edged sword. It is bad news for people who were hoping to get jobs with those companies, but you might say it was good news in terms of labour productivity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='1916' dodsId='26532'&gt;"/>
           <w:id w:val="545342844"/>
           <w:placeholder>
             <w:docPart w:val="DE7B5E85EA2246818893D6040A5D90F7"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Newby:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -3589,51 +3905,57 @@
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve"> That is not something that we have done a specific piece of analysis on at the current time. The new Government are coming in with this being a big focus of their policy agenda. We will assess any policy that is given to us by the new Government on devolution and look at the evidence there.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">There is clearly a wide range of possibilities under the banner of devolution, from changing the structure of subnational government to more devolution of public service delivery or the devolution of tax-raising and borrowing powers. There is a wide range of potential policy options that might have very different economic and fiscal implications. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>For us, one factor will be the degree of certainty around which you could assess the potential economic impact of those kinds of reforms. By their nature, they are reforms that are likely to take quite a long time to implement through changes at the national level, changes at the regional or local and then policy choices at the regional and local level. At the start you will not necessarily know how those will pan out and, therefore, you will not know the economic and fiscal implications of them.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t>An example is the devolution of tax-raising powers to Scotland and Wales. In the case of Scotland, it took about nine years from the first recommendation to do that through to the point at which Scotland had the ability to change income tax rates and did so. In Wales, it was around seven years. So far they have decided not to change rates at all.</w:t>
+        <w:t xml:space="preserve">An example is the devolution of tax-raising powers to Scotland and Wales. In the case of Scotland, it took about nine years from the first recommendation to do that through to the point at which Scotland had the ability to change income tax rates and did so. In Wales, it was around seven years. So </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>far</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> they have decided not to change rates at all.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>From the perspective of trying to forecast the impact of those policies, there will be quite a lot of certainty around both the nature and timing of those changes and then what the actual final impact of devolving those powers would be.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t>It may also be that devolution has a range of different policy objectives. Some of those may be around growth while others may be more around having a better ability to target and deliver public services, which could be very important but is a bit outside of our area of focus, at least in the medium term. That sort of thing could have longer-term benefits for economic growth but, again, those might come quite far in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
@@ -3687,51 +4009,57 @@
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='1916' dodsId='26532'&gt;"/>
           <w:id w:val="-1934272879"/>
           <w:placeholder>
             <w:docPart w:val="92B913C8427941C9B37995F101757CAF"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Lord Newby:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> They are the closest worked examples of devolution that we have and the evidence seems to be ambivalent.</w:t>
+        <w:t xml:space="preserve"> They are the closest worked examples of devolution that we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t xml:space="preserve"> and the evidence seems to be ambivalent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="-1443684215"/>
           <w:placeholder>
             <w:docPart w:val="A5ED489A7F1F47C0A32A1E46B5F53032"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
@@ -3787,54 +4115,51 @@
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1174459128"/>
           <w:placeholder>
             <w:docPart w:val="8357D93BD75040A7A25EEF7A4E09D448"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> Yes. In our long-term projections, we just draw a straight line. We have a couple of scenarios around that for what it would look like </w:t>
-[...2 lines deleted...]
-        <w:t>if you went to an average that was more like the Cold War average, which is higher. Yes, we basically just draw a straight line.</w:t>
+        <w:t xml:space="preserve"> Yes. In our long-term projections, we just draw a straight line. We have a couple of scenarios around that for what it would look like if you went to an average that was more like the Cold War average, which is higher. Yes, we basically just draw a straight line.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2554' dodsId='26539'&gt;"/>
           <w:id w:val="-789046305"/>
           <w:placeholder>
             <w:docPart w:val="35F7AA16F1174BACA56A444197C383C5"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>The Chair:</w:t>
           </w:r>
         </w:sdtContent>
@@ -3863,51 +4188,54 @@
           <w:id w:val="-1407443684"/>
           <w:placeholder>
             <w:docPart w:val="1E49267AE8E3435F957CDA9563860DE5"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F4ECC">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Tom Josephs:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F4ECC">
-        <w:t xml:space="preserve"> The way that we tend to do these reports is that one year we focus on the longer-term projections, which is what we did this year, and then the next year we do a more in-depth look at particular sources of risk. We have flagged in this report a couple of areas that we might look at next year. One is on climate change. We have done work in the past on the fiscal risks from climate change damage and the costs of the transition to net zero. The missing piece of the analysis is around the cost of adaptation to deal with the damage from climate change. We may do that next year.</w:t>
+        <w:t xml:space="preserve"> The way that we tend to do these reports is that one year we focus on the longer-term projections, which is what we did this year, and then the next year we do a more in-depth look at particular sources of risk. We have flagged in this report a couple of areas that we might look </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4ECC">
+        <w:t>at next year. One is on climate change. We have done work in the past on the fiscal risks from climate change damage and the costs of the transition to net zero. The missing piece of the analysis is around the cost of adaptation to deal with the damage from climate change. We may do that next year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidRPr="007F4ECC" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4ECC">
         <w:t xml:space="preserve">We have also talked about doing a deep dive into education spending because it is the main area of significant public spending that we have not done in the past. We have done pensions, health and defence, so we thought we might look at education in more detail next year. We are also open to ideas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001717B4" w:rsidP="001717B4">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2554' dodsId='26539'&gt;"/>
           <w:id w:val="1101535513"/>
           <w:placeholder>
             <w:docPart w:val="6ED7987E816B4EE68A29E47366FD245B"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -5150,52 +5478,54 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
+  <w:trackRevisions/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -11007,56 +11337,138 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <TaxCatchAll xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <g3ef09377e3444258679b6035a1ff93a xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g3ef09377e3444258679b6035a1ff93a>
+    <k5b153ee974a4a57a7568e533217f2cb xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k5b153ee974a4a57a7568e533217f2cb>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d87a8a2b-f21c-4b49-9188-3b219837a791">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <j6c5b17cd04246da82e5604daf08bc68 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61057d0e-cc34-4be6-8594-e900bd084d69</TermId>
+        </TermInfo>
+      </Terms>
+    </j6c5b17cd04246da82e5604daf08bc68>
+    <TransfertoArchives xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">false</TransfertoArchives>
+    <cd0fc526a5c840319a97fd94028e9904 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cd0fc526a5c840319a97fd94028e9904>
+    <RetentionTriggerDate xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <c4838c65c76546ae93d5703426802f7f xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c4838c65c76546ae93d5703426802f7f>
+    <_dlc_DocIdUrl xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">
+      <Url>https://hopuk.sharepoint.com/sites/hlt-Hansard/_layouts/15/DocIdRedir.aspx?ID=S27KMSC5QHV6-668151925-13267</Url>
+      <Description>S27KMSC5QHV6-668151925-13267</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">S27KMSC5QHV6-668151925-13267</_dlc_DocId>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FE7EF14A3C97B4BABFAEB701501CD0E" ma:contentTypeVersion="129" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27bd01b386080472c7ea4f7538b3e65c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4600776d-0a3c-44b4-bff2-0ceaafb13046" xmlns:ns3="a0f35381-b20f-4b7e-853c-b41d8f18bdf5" xmlns:ns4="d87a8a2b-f21c-4b49-9188-3b219837a791" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ec5fbc7def045a45a707f4c572c91d2" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <xsd:import namespace="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <xsd:import namespace="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionTriggerDate" minOccurs="0"/>
                 <xsd:element ref="ns2:TransfertoArchives" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:c4838c65c76546ae93d5703426802f7f" minOccurs="0"/>
                 <xsd:element ref="ns2:g3ef09377e3444258679b6035a1ff93a" minOccurs="0"/>
                 <xsd:element ref="ns2:j6c5b17cd04246da82e5604daf08bc68" minOccurs="0"/>
                 <xsd:element ref="ns2:cd0fc526a5c840319a97fd94028e9904" minOccurs="0"/>
                 <xsd:element ref="ns2:k5b153ee974a4a57a7568e533217f2cb" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
@@ -11349,192 +11761,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...36 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2E9761D-9CE5-4CC6-95A2-1C2AEB04905F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE17C023-2AEE-4518-BA8C-9CE8297C1AAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
+    <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
+    <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBCF5434-BF21-477B-AE8E-85168DBD16FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4F36AEB-CAFB-4CFF-9E84-4F0DA4AB3EB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBCF5434-BF21-477B-AE8E-85168DBD16FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE17C023-2AEE-4518-BA8C-9CE8297C1AAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2E9761D-9CE5-4CC6-95A2-1C2AEB04905F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a8f77787-5df4-43b6-a2a8-8d8b678a318b}" enabled="1" method="Standard" siteId="{1ce6dd9e-b337-4088-be5e-8dbbec04b34a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>