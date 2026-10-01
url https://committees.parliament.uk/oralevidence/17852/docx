--- v0 (2026-08-02)
+++ v1 (2026-10-01)
@@ -128,50 +128,54 @@
   <Override PartName="/customXml/item208.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item209.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item21.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item210.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item211.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item212.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item213.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item214.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item215.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item216.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item217.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item218.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item219.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item22.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item220.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item221.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item222.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item223.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item224.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item225.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item226.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item227.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item228.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item229.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item23.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item230.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item231.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item232.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item233.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item24.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item25.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item26.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item27.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item28.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item29.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item30.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item31.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item32.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item33.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item34.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item35.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item36.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item37.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item38.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item39.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item40.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item41.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item42.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item43.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item44.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item45.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item46.xml" ContentType="application/xml"/>
@@ -357,50 +361,54 @@
   <Override PartName="/customXml/itemProps208.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps209.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps21.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps210.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps211.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps212.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps213.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps214.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps215.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps216.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps217.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps218.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps219.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps22.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps220.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps221.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps222.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps223.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps224.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps225.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps226.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps227.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps228.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps229.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps23.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps230.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps231.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps232.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps233.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps24.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps25.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps26.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps27.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps28.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps29.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps30.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps31.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps32.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps33.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps34.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps35.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps36.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps37.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps38.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps39.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps40.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps41.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps42.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps43.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps44.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps45.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps46.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
@@ -440,69 +448,70 @@
   <Override PartName="/customXml/itemProps77.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps78.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps79.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps80.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps81.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps82.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps83.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps84.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps85.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps86.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps87.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps88.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps89.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps90.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps91.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps92.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps93.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps94.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps95.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps96.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps97.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps98.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps99.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <!-- Generated by Aspose.Words for .NET 13.4.0.0 -->
   <w:body>
     <w:p w:rsidR="00E914CD" w:rsidP="00CF0BBA">
       <w:pPr>
         <w:pStyle w:val="TitleCommittee0"/>
       </w:pPr>
       <w:r>
         <w:t>Culture, Media and Sport Committee</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00156A60">
       <w:pPr>
         <w:pStyle w:val="TitleInquiry0"/>
       </w:pPr>
       <w:r>
         <w:t>Oral evidence: BBC Royal Charter Review, HC 140</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00156A60">
       <w:pPr>
         <w:pStyle w:val="Para"/>
@@ -558,110 +567,92 @@
         <w:pStyle w:val="ParaCentre"/>
       </w:pPr>
       <w:r w:rsidRPr="00156A60">
         <w:t xml:space="preserve">Questions </w:t>
       </w:r>
       <w:r>
         <w:t>419-50</w:t>
       </w:r>
       <w:r w:rsidR="009076D7">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00427893">
       <w:pPr>
         <w:pStyle w:val="TitleWitnesses0"/>
       </w:pPr>
       <w:r>
         <w:t>Witnesses</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="009076D7">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK \l "Panel1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E914CD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009076D7">
         <w:t>Martin Baker MBE, Chief Commercial Affairs Officer, Channel 4, Magnus Brooke, Director of Strategy Policy and Regulation, ITV, and Stephen Lotinga, Group Managing Director of Corporate Affairs, Sky.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009076D7" w:rsidRPr="00BD6D45" w:rsidP="009076D7">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK \l "Panel2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009076D7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...5 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Theo Bamber, Chief Executive, News Media Association, Jessica Cecil, former BBC Chief of Staff and journalist, and Chatham House, and Stewart Purvis CBE, former Editor-in-Chief of ITN and Ofcom Regulator for Content and Standards.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00776882">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="TitlePanel0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Examination of witnesses </w:t>
       </w:r>
@@ -751,54 +742,51 @@
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You also have look at the broader market and the incredible competition that we all face now for revenue from global streamers, YouTube and all these other global businesses. As Martin says, the money would come out of commercial PSB and go straight into the BBC, so I think it would be completely self-defeating. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Okay. So as far as you guys are concerned, advertising is off the </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">table. Stephen, in your written evidence you said that the BBC should also reject a subscription approach to funding. Why do you think a subscription model is not the right mechanism? </w:t>
+        <w:t xml:space="preserve"> Okay. So as far as you guys are concerned, advertising is off the table. Stephen, in your written evidence you said that the BBC should also reject a subscription approach to funding. Why do you think a subscription model is not the right mechanism? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> First, for audiences, it creates a two-tier environment that would not be fitting with the BBC’s desire to be a universal service available to everybody. We also think that ultimately it would not be of benefit to the wider sector. It would create a scenario where the BBC would be more focused on creating content that is suitable for people paying a higher-tier subscription. What the BBC does best is focus on areas that are not provided by commercial providers. That means investing in high-quality British original content, trusted news, kids’ content—a whole range of areas. Creating a subscription tier within the BBC would create some perverse incentives about the type of content it should create. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
@@ -879,73 +867,73 @@
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do you dislike it because it is effectively a similar model to Sky? Sky News and, in some cases, Sky Arts are available to people, but a lot of your content is behind a paywall. Do you object to it on the principle that it almost replicates the Sky model?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Transparently, we would have concerns about the impact it would have on other subscription models. At the moment, based on the evidence that we have seen and our analysis, people largely do not see the licence fee as a subscription payment; they see it as “the licence fee”. It would clearly have an impact on what people view and prioritise in </w:t>
-[...2 lines deleted...]
-        <w:t>terms of what they pay for, but we have not done a detailed assessment of what its impact would be on our business.</w:t>
+        <w:t xml:space="preserve"> Transparently, we would have concerns about the impact it would have on other subscription models. At the moment, based on the evidence that we have seen and our analysis, people largely do not see the licence fee as a subscription payment; they see it as “the licence fee”. It would clearly have an impact on what people view and prioritise in terms of what they pay for, but we have not done a detailed assessment of what its impact would be on our business.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Do Channel 4 and ITV have a view on the subscription model, whether it be full or part, for the BBC? </w:t>
+        <w:t xml:space="preserve"> Do Channel 4 and ITV have a view on the subscription model, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">whether it be full or part, for the BBC? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We think that it would change the character of the BBC. I agree with Magnus: if money comes in a particular way, behaviour is likely to follow that, so one would see a change in what they chose to provide. Universality feels like an important principle of the BBC, and a two-tier set-up feels inconsistent with that. It is also not possible to have a subscription basis through DTT as the gating does not exist, so it would inevitably lead towards not everyone being able to get it. We believe that universality is an important cornerstone of the BBC, and that it should not be undermined.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -986,62 +974,62 @@
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I do not have a very strong view about alternative mechanisms for the licence fee, but—to the point just made—if it impacts on universality and changes the way that the BBC creates content and puts it in front of people, that would be a concern. Beyond that, we do not have a particularly strong view on that subject.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> We are very clear that the BBC needs to be proportionately and appropriately funded from public sources. As to the precise mechanic, like Martin, we do not have a strong view. We do have the strong view that if you go down the road of changing the licence fee mechanic, for example, to encompass more services, so that if you use certain other services—SVoDs or whatever—you have to pay a licence fee, you do not distort competition by including some services in that category but not others. For example, YouTube would have to be in a category that triggered the obligation to pay the licence fee. The SVoDs and BVoD services and YouTube all compete with each other for viewers and revenue. If you did not spread that obligation across all the services, it would seriously distort competition, as it would be a major disincentive to </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">use the services that required you to pay the licence fee and give an enormous boost to those that did not. </w:t>
+        <w:t xml:space="preserve"> We are very clear that the BBC needs to be proportionately and appropriately funded from public sources. As to the precise mechanic, like Martin, we do not have a strong view. We do have the strong view that if you go down the road of changing the licence fee mechanic, for example, to encompass more services, so that if you use certain other services—SVoDs or whatever—you have to pay a licence fee, you do not distort competition by including some services in that category but not others. For example, YouTube would have to be in a category that triggered the obligation to pay the licence fee. The SVoDs and BVoD services and YouTube all compete with each other for viewers and revenue. If you did not spread that obligation across all the services, it would seriously distort competition, as it would be a major disincentive to use the services that required you to pay the licence fee and give an enormous boost to those that did not. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t>Connected to that, we do not want to find ourselves in the position of having to enforce the licence fee—to prohibit people from using our service because they have not paid it. In terms of data, legal risk and all sorts of other impacts, that is a world of pain for commercial players, and I do not think it is appropriate. That is not what we do at the moment: you have to pay the licence fee if you watch ITV as a linear channel, but we are not asked to enforce or publicise the need to pay it. The BBC is perfectly welcome to buy advertising on our services, but we do not, by law, have to promote the payment of the BBC licence fee.</w:t>
+        <w:t xml:space="preserve">Connected to that, we do not want to find ourselves in the position of having to enforce the licence fee—to prohibit people from using our service because </w:t>
+      </w:r>
+      <w:r>
+        <w:t>they have not paid it. In terms of data, legal risk and all sorts of other impacts, that is a world of pain for commercial players, and I do not think it is appropriate. That is not what we do at the moment: you have to pay the licence fee if you watch ITV as a linear channel, but we are not asked to enforce or publicise the need to pay it. The BBC is perfectly welcome to buy advertising on our services, but we do not, by law, have to promote the payment of the BBC licence fee.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In our evidence, we said that the universal licence fee is the way to continue, but there are arguments for looking at broadening what it applies to. As a Britain-based business that has its operations here and focuses on the UK, we feel that we are at a competitive disadvantage. There are obviously competitors out there who are producing services. They are increasingly a central point for discovery and content, and their users do not have to pay the licence fee. I think there is an argument to look at that. As Magnus has said, we would have very strong concerns if we were put in a position where we were being asked to collect the licence fee on behalf of the BBC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
@@ -1109,54 +1097,54 @@
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="002D0D1B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One thing we quite often hear from people who work at ITV is that they do more than the BBC for less money, or as much as the BBC for less money. We know that the BBC is struggling financially—fewer people are paying the licence fee, and the cost of making programmes is going up. If you were the director general of the BBC, what do you think it could do less of, if it was forced to make further efficiency savings?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The BBC does a lot—I don’t think we would ever deny that as ITV, and it certainly does a lot of things that we don’t do, to be fair to the BBC. We also recognise that it has had a real-terms decline in funding for a variety of reasons that are quite well publicised—we recognise that. On the other hand, it does get £3.8 billion of public money a year. It is a very big organisation. Our experience of running a large organisation is that there always seem to be addressable costs every year. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">It must be a constant thing to take costs out, and there are things you can do. To be fair, the BBC is starting to do that in a systematic way, which I think is sensible because it is a lot of money. We flagged one area in our submission, which is US acquisition. The BBC spends about 4.8% of the licence fee on US acquisition, or acquisitions every year—that is about £87 million a year, which is nearly £1 billion over a 10-year charter period. We regularly find ourselves in competition with the BBC for US content that we want to put on to ITVX, and we regularly find ourselves being spectacularly outbid by the BBC. </w:t>
+        <w:t xml:space="preserve"> The BBC does a lot—I don’t think we would ever deny that as ITV, and it certainly does a lot of things that we don’t do, to be fair to the BBC. We also recognise that it has had a real-terms decline in funding for a variety of reasons that are quite well publicised—we recognise that. On the other hand, it does get £3.8 billion of public money a year. It is a very big organisation. Our experience of running a large organisation is that there always seem to be addressable costs every year. It must be a constant thing to take costs out, and there are things you can do. To be fair, the BBC is starting to do that in a systematic way, which I think is sensible because it is a lot of money. We flagged one area in our submission, which is US acquisition. The BBC spends about 4.8% of the licence fee on US acquisition, or acquisitions every year—that is about £87 million a year, which is nearly £1 billion over a 10-year charter period. We regularly find ourselves in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">competition with the BBC for US content that we want to put on to ITVX, and we regularly find ourselves being spectacularly outbid by the BBC. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In most cases, that is a question of the BBC sort of buying share, and buying reach for its services, in circumstances where that content is going to appear on a free-to-air service in the UK. We struggle to see the justification for the licence fee for that, and you could make very significant use of that money. The BBC’s central thesis is that it is venture capital for the UK’s creative industries, but that is a lot of money that could be put back into the UK’s creative industries. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>The only other thing I would say is that I have a certain sympathy for the BBC in terms of structural change. The BBC finds it hard to make big structural changes to its services. Whenever it proposes to withdraw a service there is an enormous outcry, and that is hard. We don’t have quite that same pressure in the commercial sector, so I have a bit of sympathy with that. For the BBC to have some cover to do some of that—I can see why it would need that as the market changes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -1196,54 +1184,51 @@
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00D94B06">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The other thing I wanted to ask you is whether you think the BBC sufficiently sweats its assets. If I think about the region where Liz, Damian and I are based in the south—in your case it would be the Meridian region, or BBC South. You are based out of an industrial estate just north of Fareham, and the BBC has a giant palace next to the Guildhall, right in the centre of Southampton. It is a gigantic piece of real estate, which to me never feels particularly busy or full. That might be because I tend to go there on a Friday afternoon to record “The Politics Show”, but it feels a bit like the Marie Celeste. Do you have any thoughts about the efficient use of the assets—the estate and other facilities at the BBC—and whether the BBC sweats them in the same way the commercial sector does?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I have been to the ITV office you mentioned. It is a perfectly sensible office. We have a studio there, a gallery and so on. It is convenient, but it is not at the heart of Southampton. I can see that, from </w:t>
-[...2 lines deleted...]
-        <w:t>the BBC’s point of view, there is a bit of tension between the symbolism of being at the heart of community—in Wales, for example, they have a very prominent site right by the station—and the fact that, as a commercial business, we are under constant pressure. Our shareholders expect us to run things efficiently and to be the first people doing multi-skilling—our journalists record both the pictures and the sound while also being journalists.</w:t>
+        <w:t xml:space="preserve"> I have been to the ITV office you mentioned. It is a perfectly sensible office. We have a studio there, a gallery and so on. It is convenient, but it is not at the heart of Southampton. I can see that, from the BBC’s point of view, there is a bit of tension between the symbolism of being at the heart of community—in Wales, for example, they have a very prominent site right by the station—and the fact that, as a commercial business, we are under constant pressure. Our shareholders expect us to run things efficiently and to be the first people doing multi-skilling—our journalists record both the pictures and the sound while also being journalists.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>We have that constant pressure to efficiency. That is one of the reasons we have ended up optimising our estate and minimising our spend all over. It also makes you smarter. You have to employ fewer people. Beyond a certain point, if you have too few people, it does not work, but sometimes having slightly fewer people makes you more efficient. People do not spend time dealing with each other and trying to negotiate silos, different fiefdoms and so on. They just have to get on with doing the job, so there is an efficiency benefit there.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>It is very helpful in some ways to have to produce a set of accounts for the year and be judged on them by your shareholders and by the market, because there is a constant impetus of, “Can we do this better, more efficiently or differently while maintaining the quality of what we offer?”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -1271,54 +1256,51 @@
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It is a sort of partnerships question, isn't it? We have a number of partnerships with the BBC. What we observe in those partnerships is that the successful ones involve sharing risk, funding and control. Those are the ones that work and those are generally in distribution. They are generally things like Freely, Freeview and Freesat. The reason for that is that none of us can do it by ourselves.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4A68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Crucially, the BBC cannot do it by itself, so it has to co-operate with other people in a constructive way.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>We do not have a huge amount of detail—there is one sentence in the Green Paper about the proposal for iPlayer—but if we apply that framework to what they have proposed, it feels like an invitation to become a tenant on iPlayer rather than create a shared thing that we all control and share in that becomes a genuine shared resource for PSB. I do not think that is the proposal. There is not that much detail in the Green Paper response about exactly what is proposed, so I would not want to shut it down. Theoretically, it has some interest in a world that is globalising and where scale is becoming more important</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The other thing I would say, subject to those details, is that there is no advertising capability on iPlayer at the moment. In a world of data-rich, addressable advertising, it would take a long time to construct the apparatus that you would need for us and for Channel 4 to go on to iPlayer. There is also a four-way commercial negotiation between the PSBs and the BBC. That would take a long time. There are quite a lot of practical challenges in going from a sentence in the Green Paper response </w:t>
-[...2 lines deleted...]
-        <w:t>to actually being a service in the market. If you look at the speed at which our competitors are moving and all the hurdles to get over, that looks quite challenging to us.</w:t>
+        <w:t>The other thing I would say, subject to those details, is that there is no advertising capability on iPlayer at the moment. In a world of data-rich, addressable advertising, it would take a long time to construct the apparatus that you would need for us and for Channel 4 to go on to iPlayer. There is also a four-way commercial negotiation between the PSBs and the BBC. That would take a long time. There are quite a lot of practical challenges in going from a sentence in the Green Paper response to actually being a service in the market. If you look at the speed at which our competitors are moving and all the hurdles to get over, that looks quite challenging to us.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mr Alaba:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4A68">
         <w:t>Martin, can I come to you?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
@@ -1559,51 +1541,54 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We sometimes find it more difficult with the BBC to reach the outcome that we think is beneficial for all our audiences. For example, we recently had a request to remove what is called native VoD—video on demand—content. Effectively, if you go to the Sky Q platform, you are able to watch the digital content from BBC in real time. Their preference is to move that into an iPlayer-only environment in the future. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>We will probably come to this later in relation to YouTube, but it is one of the things that is really important for us as part of this charter renewal process: we would encourage the BBC to strike deep and broad partnerships, but also to ensure that that is done fairly across the board, so that particular platforms—particularly US-based platforms—are not getting preferential treatment and we are not pursuing a two-tier approach, with BBC iPlayer sometimes in the UK and broad partnerships with US platforms elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I think your question highlights just so many issues that we would have in negotiating that streaming service. This relates to the point I made earlier about a four-way negotiation. One of the difficult questions would be how you would allocate relative degrees of prominence between the public service broadcasters on the shared service. It would be one of many, many issues that you would have to settle. </w:t>
+        <w:t xml:space="preserve"> I think your question highlights just so many issues that we would have in negotiating that streaming service. This relates to the point I made earlier about a four-way negotiation. One of the difficult </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">questions would be how you would allocate relative degrees of prominence between the public service broadcasters on the shared service. It would be one of many, many issues that you would have to settle. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>That is not to say that it could not be settled, but again this goes back to the point about control. If it is a BBC service on which we are tenants, that probably sets the tone for those conversations. I think they would be quite difficult, because there would be an expectation that the BBC would have a majority of that sort of exposure. I think it is one of the many challenges that will be raised by such a collaboration, particularly if you did not go in on the basis of shared control.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> To some extent, one can already see a bit of this, because earlier this year the U service, which is the on-demand service of UKTV, the BBC’s commercial channel, came on to and has carried on full streaming. So you can already get a sense of how things could work. </w:t>
       </w:r>
     </w:p>
@@ -1632,54 +1617,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Thank you. How else can UK public service media collaborate for the benefit of all? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC0862">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We already collaborate an enormous amount. It is done best when there are very clear shared objectives about what can be achieved. We already collaborate, for example, on skills. There is a common recognition that we cannot solve that issue by ourselves, and that ensuring that there are high-quality skills coming into the broadcasting sector and the creative industries more broadly is a common challenge that we should work collectively on. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There are other areas where we face challenges, particularly around artificial intelligence. We are working in collaboration with the BBC and others around the use of our news content by AI companies and trying to ensure that there is a proper, healthy working market. The important things in partnerships and collaboration are clearly shared and aligned goals and values in what you are trying to achieve. We do this all the time, </w:t>
-[...2 lines deleted...]
-        <w:t>but there are clearly arguments that we could do it more comprehensively in lots of areas.</w:t>
+        <w:t>There are other areas where we face challenges, particularly around artificial intelligence. We are working in collaboration with the BBC and others around the use of our news content by AI companies and trying to ensure that there is a proper, healthy working market. The important things in partnerships and collaboration are clearly shared and aligned goals and values in what you are trying to achieve. We do this all the time, but there are clearly arguments that we could do it more comprehensively in lots of areas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We are always interested in partnerships with other PSBs and, indeed, with non-PSBs, as far as that goes, because we are always interested in making sure that our services are as good as they can be and that we run them as efficiently as we can. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We have lots of partnerships with the other PSBs already, particularly in distribution. Most recently, there is Freely, which is our online successor to Freeview if you like, growing out of ETV, which also provides Freesat and Freeview. We are constantly looking for those partnerships. We are also looking particularly for other areas where we can collaborate around technology, for example. </w:t>
       </w:r>
     </w:p>
@@ -1730,102 +1712,102 @@
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Perhaps we are being encouraged to speculate about an area on which we cannot comment. ITV has made it clear to shareholders that there are ongoing discussions between our two companies and there is no guarantee that there will be any agreement. More broadly, Ofcom have set out very clearly that they think that increased partnerships will be necessary to ensure that we continue to enjoy the wonderfully varied and productive British media sector that we have enjoyed for so many years. Clearly, there are lots of us who are trying to ensure that that will happen in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I would agree with everything Stephen has said, and I am certainly not going to comment on the discussions. I would say a couple of things. One of the characteristics of the market now is increasing global competition for viewing and advertising. The competitor set is enormous, growing very rapidly and has the sort of scale that national players do not have, and it is a really important feature of the market. The other important feature of the market is disintermediation—so the extent to which in online television you have global tech platforms that stand </w:t>
-[...2 lines deleted...]
-        <w:t>between you and the viewer, who are selling prominence and are trying to extract money from the content providers on their platforms. Those are two important features of the market that we operate in today, and the result is that scale is quite important. As Stephen says, there are a variety of ways in which you can create scale, and some of those have been set out by both Government and Ofcom.</w:t>
+        <w:t xml:space="preserve"> I would agree with everything Stephen has said, and I am certainly not going to comment on the discussions. I would say a couple of things. One of the characteristics of the market now is increasing global competition for viewing and advertising. The competitor set is enormous, growing very rapidly and has the sort of scale that national players do not have, and it is a really important feature of the market. The other important feature of the market is disintermediation—so the extent to which in online television you have global tech platforms that stand between you and the viewer, who are selling prominence and are trying to extract money from the content providers on their platforms. Those are two important features of the market that we operate in today, and the result is that scale is quite important. As Stephen says, there are a variety of ways in which you can create scale, and some of those have been set out by both Government and Ofcom.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vicky Foxcroft:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It makes sense for me to ask my next question to Martin. What concerns does Channel 4 have about any deal between Sky and ITV? How do you see that affecting the overall ecology of public service media as we move into a predominantly online world?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pretend they are not sitting next to you, Martin.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I was going to say if you had let me answer the previous question, it would have been good—in effect, it is. Clearly, we need to wait and see what is going to happen. A story was leaked before Christmas and there are still leaks, so whatever it is seems to be taking some time. For us, the key things are whether it has an adverse impact on competition in the advertising market and what impact it has on the provision of trusted news supply, because clearly that would be an issue for us. Those are the two things that we will be really interested in looking at, as and when it comes. We imagine that there will be a regulatory process that it will go through, so we will take our part in that.</w:t>
+        <w:t xml:space="preserve"> I was going to say if you had let me answer the previous question, it would have been good—in effect, it is. Clearly, we need to wait </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and see what is going to happen. A story was leaked before Christmas and there are still leaks, so whatever it is seems to be taking some time. For us, the key things are whether it has an adverse impact on competition in the advertising market and what impact it has on the provision of trusted news supply, because clearly that would be an issue for us. Those are the two things that we will be really interested in looking at, as and when it comes. We imagine that there will be a regulatory process that it will go through, so we will take our part in that.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I am also concerned about the news. Channel 4 news comes out of ITN, and ITV is a big shareholder in ITN, although obviously it has its own substantial news offering. Hypothetically, what happens to news in this imaginary scenario that we do not have any confirmation of at the moment?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
@@ -1934,51 +1916,54 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> As usual, I should put on the record that I am chair of the all-party group for the BBC. I am also a regular attender and a member of the ITV all-party group. The BBC has increased its investment in the regions. How do your individual organisations and the commercial sector generally benefit from the BBC’s investment in regional production clusters and skills?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It is really important—that is the bottom line—because the BBC spend is critical to underpinning the ability of independent producers, for example, to run businesses from the nations and regions. That helps us, because there is more choice from the point of view of supply—more competition between suppliers. It is a really important thing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t>We absolutely welcome the BBC’s commitment to spend more and have more people operating outside London. As you all know, we ourselves have had quite a bit of devolution since 2019 in the number of people: about a third of our workforce now work in the nations and regions. That has done us the world of good. We would welcome very much seeing the BBC doing more of that. It is really important, is the short answer.</w:t>
+        <w:t xml:space="preserve">We absolutely welcome the BBC’s commitment to spend more and have more people operating outside London. As you all know, we ourselves have had quite a bit of devolution since 2019 in the number of people: about a third of our workforce now work in the nations and regions. That has done </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us the world of good. We would welcome very much seeing the BBC doing more of that. It is really important, is the short answer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I entirely agree with everything Martin just said. We make about 1,500 hours or so of content outside London every year; about half our staff are outside London; and we spent, last year, over a quarter of a billion pounds outside London. There is no doubt that having the BBC as an anchor investor, an anchor tenant, in any particular place is helpful, because that increases the supply of, particularly, skilled labour. It means that there is more of a hub. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>We have experienced that definitely in Salford: the BBC went there first, and we then moved out of central Manchester to Salford. That is now a proper hub. You can see similar things in Cardiff as well, where we have a big production facility in Boom, in Cardiff. There is no doubt that Cardiff has been helped enormously, although it has also been helped by the market—a big investment in Cardiff was Bad Wolf, which made a big difference—and by the Welsh Government. There is a partnership effort here, I think, between the regional screen agencies, the BBC and the commercial sector to turbocharge these hubs.</w:t>
       </w:r>
     </w:p>
@@ -2022,51 +2007,54 @@
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jeff Smith:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Martin, you said that the BBC could do more. What more could the BBC do to develop skills and career pathways in the sector, especially for under-represented groups?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> When I said more, I think that the BBC could do more in the way of decision making and spending money in the nations and regions. If you take that decision in principle, some things tend to follow from spending money and creating production. That leads to the creation of opportunities and that then leads to demand. As a generic, it is that the BBC should do more. The extent to which it chooses to do that by way of investing in training, as opposed to investing in programming, I think would be a decision for it, but the emphasis of not allowing everything to be decided inside London is an important thing. We have learned a lot from that experience, I would say.</w:t>
+        <w:t xml:space="preserve"> When I said more, I think that the BBC could do more in the way of decision making and spending money in the nations and regions. If you take that decision in principle, some things tend to follow from spending money and creating production. That leads to the creation of opportunities and that then leads to demand. As a generic, it is that the BBC should do more. The extent to which it chooses to do that by way of investing in training, as opposed to investing in programming, I think would be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decision for it, but the emphasis of not allowing everything to be decided inside London is an important thing. We have learned a lot from that experience, I would say.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jeff Smith:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Magnus, you were talking about the BBC investment in programming. Should there be more investment in training and skills, rather than in programming?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
@@ -2098,104 +2086,104 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In your written evidence, you said that there is a question as to whether the BBC could go further in spending outside London. Is that what you are referring to, or are there other things you would add to that? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The BBC could always go further in spending outside London. The BBC still clearly has a lot of spend in London and the south-east, so it could always go further. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Going back to the conversation about efficiency, one of the things I would say is that, beyond a certain point, it probably is not as efficient to spread your resources in lots of places around the UK. I think we need to recognise that. In the end, having a big concentration of resources and not having lots of offices and duplicated resources around the UK is more efficient. So there is a tension between the BBC spending its money across the whole country, because everybody across the country pays the licence fee and therefore ought to get some economic return from the BBC—that </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">is not the most efficient way of running the BBC, arguably, but it is probably the right way to run it. There is this tension between how much you spend efficiently in a small number of centres versus spreading it out more widely. </w:t>
+        <w:t xml:space="preserve">Going back to the conversation about efficiency, one of the things I would say is that, beyond a certain point, it probably is not as efficient to spread your resources in lots of places around the UK. I think we need to recognise that. In the end, having a big concentration of resources and not having lots of offices and duplicated resources around the UK is more efficient. So there is a tension between the BBC spending its money across the whole country, because everybody across the country pays the licence fee and therefore ought to get some economic return from the BBC—that is not the most efficient way of running the BBC, arguably, but it is probably the right way to run it. There is this tension between how much you spend efficiently in a small number of centres versus spreading it out more widely. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jeff Smith:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Martin and Magnus, is there more that Channel 4 and ITV can do to increase your spending outside London? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We already spend significantly in excess of our quota obligation outside London. We are well ahead of our actual obligation—tens and tens of millions of pounds more and with lots more hours filmed outside London than we already have to do. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obviously, we have regional news, which is a very significant commitment, which none of our commercial competitors have—none of the streaming services and nobody else. Collectively and cumulatively, our contribution out of London is really very significant. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you take something like the soaps, they are enormous engines of the creative economy in the north of England. I read the other day that we have about 12,000 engagements each year on the soaps collectively. That is a combination of full-time employees but also masses of engagements of extras and people doing all the technical work, and freelancers and actors and so on. </w:t>
+        <w:t xml:space="preserve">If you take something like the soaps, they are enormous engines of the creative economy in the north of England. I read the other day that we have </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">about 12,000 engagements each year on the soaps collectively. That is a combination of full-time employees but also masses of engagements of extras and people doing all the technical work, and freelancers and actors and so on. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These are big engines of the creative economy, because they are hungry beasts that need to be fed with talent the whole time and are very active in developing new talent, onscreen and offscreen. They really are powering the drama ecologies of the north of England. So I think we make a very significant fixed investment across the UK, but particularly in the north. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It is a similar story: we exceed our statutory quotas. We have been asked to do more and have delivered that. Clearly, one has to commission the best ideas and one cannot guarantee that they are necessarily going to come from where you would want them to come from. But that said, the long-term trend is clear that it is on the way up, in terms of a proportion of our total spend. </w:t>
       </w:r>
     </w:p>
@@ -2246,54 +2234,51 @@
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vicky Foxcroft:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It is about the confidence you get as a young person being able to take part in that. Regional news is really important. How do we ensure that if anything happens in the future—I am not asking you to talk about things you can’t talk about—we protect regional news? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> There is a simple answer, which is that we have a licence to 2034, which obliges us to provide regional news—a PSB licence </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">enforced by Ofcom. That is the answer. We have to adhere to those licences. </w:t>
+        <w:t xml:space="preserve"> There is a simple answer, which is that we have a licence to 2034, which obliges us to provide regional news—a PSB licence enforced by Ofcom. That is the answer. We have to adhere to those licences. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Can I come in on this hypothetical situation we are talking about? It is worth reminding people that Sky provides Sky News—we spend millions of pounds every year on Sky News. News has been part of our DNA for 35 years. We have won RTS news channel of the year for nine years running. News is absolutely fundamental to what we do and deliver, and we really believe in its importance. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
@@ -2727,51 +2712,54 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> On the pros and cons, can you mention more of the cons?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> On the cons, there will have to be some kind of national support programme, as there was for the digital switchover that finished in 2012. There was a help scheme to help those last few—although one of the lessons of that scheme was that an awful lot of people who were eligible did not need it, because neighbours, their children and others had helped them to adapt to digital television.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t>One of the striking things about the digital switchover was that it was announced at a point where there were far lower rates of adoption of digital television than there are people with internet television today, and they were of an order of magnitude smaller. We are arguably much further down the road towards a switch than when the then Labour Government announced a switch to digital television.</w:t>
+        <w:t xml:space="preserve">One of the striking things about the digital switchover was that it was announced at a point where there were far lower rates of adoption of digital television than there are people with internet television today, and they were of an order of magnitude smaller. We are arguably much further down </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the road towards a switch than when the then Labour Government announced a switch to digital television.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Possibly the biggest implication in last week’s Green Paper relates to prominence. Stephen, who would you expect to get prominence in this regime?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
@@ -2811,54 +2799,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stephen Lotinga:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a very hard question, and I do not know the answer to it. We have argued for some time that we believe what is most important is the content, as opposed to where it originates from. For example, we have argued that Sky News or Sky Arts should qualify as public service media.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>One of the things we will have to do is work through the process of the Green Paper, which has obviously come out only very recently. I think we have to respond by some time in August, and we will look very closely at that. We believe, as a highly regulated broadcaster, that all the content that currently goes on to our channels has to comply with what Ofcom requires, so therefore we should qualify on that basis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you start broadening that definition, there is clearly content on streaming platforms that could potentially also qualify, such as the likes of </w:t>
-[...2 lines deleted...]
-        <w:t>“Adolescence”, which is a high-quality, original drama made in the UK—I know I am broadening it beyond trusted news.</w:t>
+        <w:t>When you start broadening that definition, there is clearly content on streaming platforms that could potentially also qualify, such as the likes of “Adolescence”, which is a high-quality, original drama made in the UK—I know I am broadening it beyond trusted news.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>I suspect that you are trying to tempt me into looking at other channels or other content creators, but I think that is very hard to do. I think the starting point is to look at what Ofcom currently regulates, and what they broadly produce. If you put yourself into a situation where the Government are trying to individually decide each piece of content that qualifies, that would be quite difficult to do.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
@@ -2909,51 +2894,54 @@
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Yes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I think that is probably a given; we would expect the BBC, Channel 4 and ITN to be included. My question is: what do you expect to be included with them?</w:t>
+        <w:t xml:space="preserve"> I think that is probably a given; we would expect the BBC, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Channel 4 and ITN to be included. My question is: what do you expect to be included with them?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Martin Baker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I cannot answer that question with precision, not least because the Green Paper has just been published. By the way, there is lots to welcome in the Green Paper; it feels like the right questions are being asked, which is good. We will form a view about that specific question in our response, but Ofcom regulates more than just public service broadcasters, of course.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -2973,54 +2961,51 @@
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="008C2C7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For what it is worth, I am very much in favour of this provision in the Green Paper. I think that it is a fundamental change that we need to make in the algorithmic serving up of content. But when you come up to reality, the difficulty is knowing exactly how you do it. Whether you or not agree with their definition, have you come across anybody who has come up with a good definition, to draw a line around trusted news without Government making judgments about what they approve of, which is, I hope, something that we all want to avoid?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> It is the right question. We think about that from time to time as a thought experiment about where you would do it. There are a series of circles you can draw. The smallest circle is the PSBs, which is </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">where we tend to end up going because we know what we are going to get there. You can draw a slightly bigger circle, which is </w:t>
+        <w:t xml:space="preserve"> It is the right question. We think about that from time to time as a thought experiment about where you would do it. There are a series of circles you can draw. The smallest circle is the PSBs, which is where we tend to end up going because we know what we are going to get there. You can draw a slightly bigger circle, which is </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95823">
         <w:t xml:space="preserve">Ofcom-licensed </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">providers. You can draw a </w:t>
       </w:r>
       <w:r w:rsidRPr="00050D65">
         <w:t xml:space="preserve">bigger circle </w:t>
       </w:r>
       <w:r>
         <w:t>around</w:t>
       </w:r>
       <w:r w:rsidRPr="00050D65">
         <w:t xml:space="preserve"> people who are subject to IPSO and Impress, I suppose</w:t>
       </w:r>
       <w:r>
         <w:t>, and then you can draw an even bigger circle that includes pretty much everybody else. In a way, you can take a view about how far you want to go down that road, who is in and who is out, and what the consequences of that are going to be.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3262,51 +3247,54 @@
       <w:r w:rsidRPr="008C2C7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do you have one platform for the world, and TV companies just produce and provide bits of content? Or do we somehow regain brand loyalty, and everybody has their own following? Or is there one public service platform that is distinguished from American and other entirely commercial offerings?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Magnus Brooke:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2989">
-        <w:t xml:space="preserve">One thing that is clear is that YouTube is getting bigger, and it is getting bigger quite fast. The most surprising statistic I have seen recently is that more than 50% of YouTube consumption is now on the big-screen television in the home, which gives an idea of where it is going. </w:t>
+        <w:t xml:space="preserve">One thing that is clear is that YouTube is getting bigger, and it is getting bigger quite fast. The most surprising statistic I have seen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2989">
+        <w:t xml:space="preserve">recently is that more than 50% of YouTube consumption is now on the big-screen television in the home, which gives an idea of where it is going. </w:t>
       </w:r>
       <w:r>
         <w:t>YouTube says,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2989">
         <w:t xml:space="preserve"> “We are television.” I would not bet against </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2989">
         <w:t xml:space="preserve">becoming very important and very powerful. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2989">
         <w:t>ven Netflix seem</w:t>
       </w:r>
       <w:r>
@@ -3563,51 +3551,54 @@
         <w:t xml:space="preserve">hank you very much for joining us. I </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00962EE7">
         <w:t xml:space="preserve"> pass over to Rupa for the first question.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6CBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> My questions are most appropriate for Jessica, as she is an ex-high-up in the BBC, along with Stewart, who is from the opposition. Since I have been on this Committee—since before the election—it has felt as though the BBC has been hit with scandal after scandal, culminating in the Trump lawsuit that is still hanging over it. What conclusions could the corporation draw from all these recent high-profile controversies about editorial standards?</w:t>
+        <w:t xml:space="preserve"> My questions are most appropriate for Jessica, as she is an ex-high-up in the BBC, along with Stewart, who is from the opposition. Since I have been on this Committee—since before the election—it has felt as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>though the BBC has been hit with scandal after scandal, culminating in the Trump lawsuit that is still hanging over it. What conclusions could the corporation draw from all these recent high-profile controversies about editorial standards?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> From my point of view, it is a big organisation. It necessarily devolves editorial decision making down, because producers on the ground need to make critical decisions, and mistakes will happen. The most important thing is to look at the culture and work out whether there is a broad understanding of the editorial standards and internal mechanisms for trying to work out what went wrong and what to do about them, along with the fact that the BBC must be seen to be as accountable and transparent as it possibly can be. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the BBC’s defence, the scandal that resulted in the BBC finding out that “Panorama” had misedited two pieces of footage was discovered because the BBC itself went out and commissioned a review into that. Subsequently, as I understand it—I am obviously not there—there has been an attempt to strengthen editorial structures and areas that were under review, such as BBC Arabic, where a new member of staff, specifically an Arabic speaker, has been brought in to look at editorial standards within the World Service. </w:t>
       </w:r>
     </w:p>
@@ -3690,51 +3681,54 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Daily Telegraph</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and all that followed. I am here today to speak up for the journalists at the BBC, but I am not always here to speak up for the bosses.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6CBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> We had evidence from James Harding of Tortoise Media and he mentioned Robbie Gibb. Your examples are also quite old. The Hutton affair was during the last Government and you were in that role until 2014. When you have a prolonged period of Government with one person, it is possible to pack the board. That is what James Harding was telling us, that there is a “star chamber”, that very small committee, the E</w:t>
+        <w:t xml:space="preserve"> We had evidence from James Harding of Tortoise Media and he mentioned Robbie Gibb. Your examples are also quite old. The Hutton affair </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was during the last Government and you were in that role until 2014. When you have a prolonged period of Government with one person, it is possible to pack the board. That is what James Harding was telling us, that there is a “star chamber”, that very small committee, the E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21406">
         <w:t xml:space="preserve">ditorial </w:t>
       </w:r>
       <w:r>
         <w:t>Guidelines and S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21406">
         <w:t xml:space="preserve">tandards </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21406">
         <w:t>ommittee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or EGSC. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21406">
         <w:t>In its published minutes—I remember asking Tim Davie</w:t>
       </w:r>
       <w:r>
         <w:t>, G</w:t>
       </w:r>
@@ -3781,54 +3775,51 @@
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I agree; I think that is right. The BBC rightly spends a lot of time thinking about reaching all licence fee payers, but I do not think that talking about it in those terms is helpful.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Again, James Harding said that if you have someone from a very strongly identified political background calling the shots, that skews things. Having been very high up in the BBC, he also worries that it is the </w:t>
-[...2 lines deleted...]
-        <w:t>Government who have the purse strings, which is going to affect things. What do you say to that?</w:t>
+        <w:t xml:space="preserve"> Again, James Harding said that if you have someone from a very strongly identified political background calling the shots, that skews things. Having been very high up in the BBC, he also worries that it is the Government who have the purse strings, which is going to affect things. What do you say to that?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In my time as chief of staff, I did not see overt or covert pressure from the Government of the day. I have not been there when Robbie Gibb has been a non-executive director, so I really cannot talk about him or what happened then. But as you know—you have taken evidence from him—Samir is an assured, very capable and very experienced chair. In any unitary board, a non-executive director has a certain role; they do not stray into executive matters, and I have confidence that Samir would be well aware of that.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
@@ -3848,88 +3839,88 @@
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Personally, I think that, whatever happened in this case, the perception of political interference is not helpful for the BBC. My view is that the chair of the BBC should continue to be an appointment by the Government of the day. I am not sure it is terribly helpful that other members of the board should be political appointments. Again, in any other board structure you would have a nominations committee, constituted from members of the board, that would deal with that.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Perhaps I can offer a perspective from my time at ITN. We came under similar pressure from time to time in my years. I noticed that the BBC went out of its way to respond in some way to the pressure; we just ignored it. I suppose that comes from accountability because of the licence fee. I can give you examples when Alastair Campbell would send faxes, which tells you how long ago it was, almost demanding that certain things appear in the programme. I know that the BBC can write quite long replies, but it was, frankly, not appropriate for us to reply. </w:t>
+        <w:t xml:space="preserve"> Perhaps I can offer a perspective from my time at ITN. We came under similar pressure from time to time in my years. I noticed </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that the BBC went out of its way to respond in some way to the pressure; we just ignored it. I suppose that comes from accountability because of the licence fee. I can give you examples when Alastair Campbell would send faxes, which tells you how long ago it was, almost demanding that certain things appear in the programme. I know that the BBC can write quite long replies, but it was, frankly, not appropriate for us to reply. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Are we seeing a TikTok-isation or sensationalising of news? If you see the programme “Newswatch”—it is every week—where viewers put in their issues with the news, they say that the Henry Nowak murder or the Belfast riots—those kinds of things—tend to go to the top of the bulletin when the perpetrators of crimes are from ethnic minorities. The Belfast riots resulted in people’s houses being torched after a stabbing, whereas Mishal Husain points out that an Edinburgh mosque attack on five people barely registered. When the victims are ethnic minorities and the perpetrator is white British, it is a bit different. There was also a Cambridge killing—not just a stabbing—of an Arab student. That has been highlighted by the viewers on “Newswatch”. Do you worry that we are going down a sensationalist route, pandering to the GB News or Reform voter audience?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I do not see any evidence that the BBC has done it. I did see those “Newswatch” programmes, so I heard those complaints, and I think they are as much about the scale of the coverage and certain parts of it, but not about the fact that these stories were being covered. I think that what is going on is that the public service broadcasters are trying to maintain the highest standards, particularly when there are issues of public safety involved—when there is the potential for an incident to </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">escalate through social media. </w:t>
+        <w:t xml:space="preserve"> I do not see any evidence that the BBC has done it. I did see those “Newswatch” programmes, so I heard those complaints, and I think they are as much about the scale of the coverage and certain parts of it, but not about the fact that these stories were being covered. I think that what is going on is that the public service broadcasters are trying to maintain the highest standards, particularly when there are issues of public safety involved—when there is the potential for an incident to escalate through social media. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3048">
         <w:t xml:space="preserve">I think public service broadcasters are very conscious of that. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">For the first time, we now have a licensed broadcaster in the shape of GB News that sees a business opportunity at those moments. That is what has happened in the broadcast market, alongside what is happening in the social media market. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I would agree. In the greater plurality of news, it becomes all the more important to have accountable and evidence-based news, and a BBC that you can hold to account. I do not see the evidence, but if there are concerns about that, there is a way in which you can hold the BBC to account, unlike many other sources across social media. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
@@ -4003,54 +3994,51 @@
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lastly, when GB News is slapped with fine after fine yet carries on being so imbalanced,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A215FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is Ofcom fit for purpose?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> No—and if you look at this month’s digital news report by Reuters Institute at Oxford, you will see its scores on trusted news. If you take the trust and then the distrust, you come up with a net trust score. The net trust scores for ITV and Channel 4 are at plus 42%, the </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">BBC is at plus 35%, and GB News is at minus 19%. That is an extraordinary situation for a regulated broadcaster, and I would be interested to see what the new chair of Ofcom makes of it. </w:t>
+        <w:t xml:space="preserve"> No—and if you look at this month’s digital news report by Reuters Institute at Oxford, you will see its scores on trusted news. If you take the trust and then the distrust, you come up with a net trust score. The net trust scores for ITV and Channel 4 are at plus 42%, the BBC is at plus 35%, and GB News is at minus 19%. That is an extraordinary situation for a regulated broadcaster, and I would be interested to see what the new chair of Ofcom makes of it. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00926A6D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dr Huq:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Is it fit for purpose, Jessica?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
@@ -4248,96 +4236,102 @@
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BA0">
         <w:t>local democracy reporting</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Theo Bamber:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I was at the BBC partners symposium last week, which was a really great event, bringing together partners from across the spectrum that work with and alongside the BBC. The central theme was, unsurprisingly, partnership, but it was about making sure that the BBC meets people where they are and delivers what it can in the most effective and efficient way possible. On the LDRS, it is worth remembering that the </w:t>
-[...2 lines deleted...]
-        <w:t>BBC itself derives significant value from that scheme. This is not just the BBC giving away money to publishers or journalists. The BBC is able to use that content itself, which is obviously valuable for it. That content is then also available to the 1,000-plus local news partnership publishers who can use it as well. It is a really important part of making sure that local journalism is available.</w:t>
+        <w:t xml:space="preserve"> I was at the BBC partners symposium last week, which was a really great event, bringing together partners from across the spectrum that work with and alongside the BBC. The central theme was, unsurprisingly, partnership, but it was about making sure that the BBC meets people where they are and delivers what it can in the most effective and efficient way possible. On the LDRS, it is worth remembering that the BBC itself derives significant value from that scheme. This is not just the BBC giving away money to publishers or journalists. The BBC is able to use that content itself, which is obviously valuable for it. That content is then also available to the 1,000-plus local news partnership publishers who can use it as well. It is a really important part of making sure that local journalism is available.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>It is worth saying, for clarity, that publishers themselves bear significant costs as part of this scheme. It is not a “One and done, and here you go.” There is everything from national insurance to the time that it takes to train some of these people, the editorial time and the time it might take to replace one of them if they choose to leave. That is all with the publisher. Yes, the BBC plays an important role here, but it is worth being clear on what its overall financial obligation is. Because of the wider benefit that the scheme delivers, it is absolutely worth it, which is why we believe it should be expanded.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mr Alaba:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Stewart, given your experience at Ofcom and in the news industry, do you think the BBC local news provision makes life more difficult for local publishers?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I used to subscribe to that when I was a paid competitor of the BBC, but I could never quite find a resolution to the problem, if the answer was, “Make the BBC’s service not so good”. There has never been an easy solution to that. Among my other previous convictions, at the time of the last charter review I was on the so-called expert panel advising the Secretary of State, which is why I supported the introduction of the LDRS in that charter renewal. I could offer a view of that. We always hoped that it would be encouraging and would inspire some new players—some independent, sometimes not-for-profit news services, and sometimes based around local websites—that would actually benefit the BBC's coverage and, as the LMA says, share in this content. </w:t>
+        <w:t xml:space="preserve"> I used to subscribe to that when I was a paid competitor of the BBC, but I could never quite find a resolution to the problem, if the answer was, “Make the BBC’s service not so good”. There has never been an easy solution to that. Among my other previous convictions, at the time of the last charter review I was on the so-called expert panel advising the Secretary of State, which is why I supported the introduction of the LDRS </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in that charter renewal. I could offer a view of that. We always hoped that it would be encouraging and would inspire some new players—some independent, sometimes not-for-profit news services, and sometimes based around local websites—that would actually benefit the BBC's coverage and, as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE765F">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MA says, share in this content. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>When I look at the annual report for 2025 and I see that the LDRS is funding 165 reporters, I think that is great. But then I read that half of them work for the Reach group of newspapers. I suppose you would expect the biggest player in local newspapers to house some of them, but I would rather see more of these independent news sources coming forward. The BBC say they have awarded contracts to four new suppliers, and I hope that trend continues. Otherwise, although I am sure the LMA would deny this, it can look like a subsidy to financially challenged news organisations. They may, for instance, take the opportunity to let go—shall we say—or fire their local government correspondent and take on the local democracy reporter to get access to their copy. That is not what we intended.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mr Alaba:</w:t>
       </w:r>
@@ -4379,87 +4373,87 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Echo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> would like that as a concept. It is important to remember that.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Theo, can I ask you about something that is puzzling me? Do you think that the BBC has its priorities right? It feels to me like it is very gently disturbing the very delicate ecosystem of local news coverage, or local provision. Let me try to explain what I mean. The BBC is cutting some local radio services but, at the same time, investing in more digital. At a local level, that digital undermines what some local newspapers need to do in order to backfill the fact that people are not reading local newspapers in the traditional way any more. </w:t>
+        <w:t xml:space="preserve"> Theo, can I ask you about something that is puzzling me? Do you think that the BBC has its priorities right? It feels to me like it is very gently </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">disturbing the very delicate ecosystem of local news coverage, or local provision. Let me try to explain what I mean. The BBC is cutting some local radio services but, at the same time, investing in more digital. At a local level, that digital undermines what some local newspapers need to do in order to backfill the fact that people are not reading local newspapers in the traditional way any more. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For example, we had the dreadful Henry Nowak murder in the Southampton area. The trial of Vickrum Digwa was livestreamed digitally by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Southern Daily Echo</w:t>
       </w:r>
       <w:r>
         <w:t>. That was a really important story for it, and one would argue that the trial was potentially also a national news story because the BBC was also livestreaming it. To what extent do you think that the BBC should be treading on the toes of the local media in a story like that? To what extent do you think that the BBC has its priorities wrong by cutting local radio, which a lot of people rely on, and investing in local digital, which is an important source of income for local press? To what extent will that undermine the future viability of the entire ecosystem?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Theo Bamber:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I think what you describe is a bit of a crowding-out effect. That is exactly the problem. At the same time, you have also articulated the fact that it is often the local news publishers that go first to such stories and lead the reporting on them. As I said at the start, recent examples are unfortunately around really challenging civic events. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Whether it is what was going on in Southampton, or a couple of years ago in Southport, or in Belfast, or challenges around elections, the local news publishers often lead those stories. The question is: if they are doing that, why is the BBC able to expand into that territory and step on the toes—and worse—of those publishers? </w:t>
+        <w:t xml:space="preserve"> I think what you describe is a bit of a crowding-out effect. That is exactly the problem. At the same time, you have also articulated the fact that it is often the local news publishers that go first to such stories and lead the reporting on them. As I said at the start, recent examples are unfortunately around really challenging civic events. Whether it is what was going on in Southampton, or a couple of years ago in Southport, or in Belfast, or challenges around elections, the local news publishers often lead those stories. The question is: if they are doing that, why is the BBC able to expand into that territory and step on the toes—and worse—of those publishers? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is why I would come back to partnership. Yes, the LDRS is an example, but there could be an obligation on the BBC to look at how much traffic it is sending back to publishers’ websites when it uses that content. On that, there are examples of the BBC taking that content, because it understands the value of it, and using it on its website with no attribution. There are also examples of attribution being there, but being quite hard to find, so the link back to publishers’ websites is not clear and, therefore, a user-behaviour problem exists because people will not always go and click through. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>There are wider challenges that publishers of all shapes and sizes are facing. For example, their relationships with AI and the technology platforms, which already have and will continue to have a significant impact on their ability to be really top-notch commercially for all the reasons that I am sure we are aware of here, are a problem. As you have identified, they are providing a vital democratic function on really important moments in the lives of local communities and people. That should be recognised and supported.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -4790,54 +4784,51 @@
     <w:p w:rsidR="00E914CD" w:rsidP="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00594014">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Liz Jarvis:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04F87">
         <w:t xml:space="preserve"> of the biggest concerns is that young people in particular are accessing a lot of their news via social media</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04F87">
-        <w:t xml:space="preserve">is leading to the spread of disinformation. But some of the organisations that you represent </w:t>
-[...2 lines deleted...]
-        <w:t>have been challenged on some of the content that they have published. So what part can your organisation play in counteracting the spread of disinformation?</w:t>
+        <w:t>is leading to the spread of disinformation. But some of the organisations that you represent have been challenged on some of the content that they have published. So what part can your organisation play in counteracting the spread of disinformation?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Theo Bamber:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04F87">
         <w:t>Can you be specific about that?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1392">
@@ -5187,54 +5178,51 @@
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve"> on media literacy, but it also has a unique position to cohere and convene with partners to deliver </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t>educational aims.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">About </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve">a decade ago, I ran an initiative called Make It Digital, which was about getting everybody to learn to code. </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
-        <w:t xml:space="preserve">e worked with over 30 </w:t>
-[...2 lines deleted...]
-        <w:t>partners</w:t>
+        <w:t>e worked with over 30 partners</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve"> from Microsoft to A</w:t>
       </w:r>
       <w:r>
         <w:t>rm</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve"> and everyone else</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve"> to deliver coding skills to kids, but also to older people. </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15870">
         <w:t xml:space="preserve">he BBC had a unique role in being able to bring those partners together. We created a little codable computer called the </w:t>
       </w:r>
@@ -5311,54 +5299,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I want to drill down into the challenges of digital media. The new Reuters Institute report suggests that consumers, especially the under-30s, are increasingly getting their news from social media platforms. Does the BBC have a particular role to play in delivering news and information in a more polarised world? Jessica, I am looking at you.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It absolutely does—you would expect me to say that. You have to look at several factors here. First of all, those movements create a position where it is harder and harder, as Theo said, to make money out of news gathering. News gathering at the local, international and national level is increasingly becoming a market failure. You can make money out of talking about the news, but gathering the news is an absolutely essential attribute. You need to have the BBC there as the reference point of last resort if, in a very plural world, there is no one going out and doing the expensive work of finding out what is actually happening on the ground. First and foremost, the BBC’s role is to be the news gatherer and reference point of last resort. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">That is in the context of a world where we know, even today, that we live in an increasingly strained geopolitical environment in which state actors are attempting to get their position across. We know that the Russians have become increasingly sophisticated at doing that; they have learnt in </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ukraine. We know that manipulating the information environment has never been easier and quicker because of AI and the digital environment we are talking about. We know that, when they launched drone attacks into Poland, for instance, they preceded that with an information campaign so that the LLMs would find their message first. First and foremost, the BBC is absolutely vital as a reference point of last resort in this country, and obviously around the world. That relies on it being findable and people knowing about it—obviously, 450 million people do know about it. </w:t>
+        <w:t xml:space="preserve">That is in the context of a world where we know, even today, that we live in an increasingly strained geopolitical environment in which state actors are attempting to get their position across. We know that the Russians have become increasingly sophisticated at doing that; they have learnt in Ukraine. We know that manipulating the information environment has never been easier and quicker because of AI and the digital environment we are talking about. We know that, when they launched drone attacks into Poland, for instance, they preceded that with an information campaign so that the LLMs would find their message first. First and foremost, the BBC is absolutely vital as a reference point of last resort in this country, and obviously around the world. That relies on it being findable and people knowing about it—obviously, 450 million people do know about it. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The final thing is that it is also an opportunity. It is interesting to see that the BBC has created a new language service in Polish, and it has just announced that it will do another one in Romanian. </w:t>
       </w:r>
       <w:r w:rsidRPr="00665BEE">
         <w:t>It is also drawing on AI to repurpose news that has been created in other languages, so it is an opportunity as well as a threat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -5402,51 +5387,54 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1AB9">
         <w:t>Sky Sports</w:t>
       </w:r>
       <w:r>
         <w:t>, and rather obscurely, a British financial story was sourced from a Malaysian website. It tells you something about the unpredictability of AI in news consumption, depending on the algorithms used by the AI. Indeed, who knows what deals may or may not be going on behind the scenes between media organisations and AI providers?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jo Platt:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Fascinating. As politicians, we speak to a lot of people, and sometimes you can guess what algorithms our constituents are on based on the feedback we get. Should the BBC be doing more to reach younger people with news and information? And if so, what?</w:t>
+        <w:t xml:space="preserve"> Fascinating. As politicians, we speak to a lot of people, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sometimes you can guess what algorithms our constituents are on based on the feedback we get. Should the BBC be doing more to reach younger people with news and information? And if so, what?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Clearly, there has been some controversy about whether the BBC should be working with TikTok to meet younger people. It has to go where audiences are. If that means working on TikTok, that is what it should be doing. As well as being a substantial news gatherer, it also needs to use its heft and industry authority to try to get the best deal for evidence-based news providers. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>Prominence is important, but it is also important that it works, for instance, with TikTok, which now allows any news source to provide links back to the original news site. We have not yet seen that on YouTube. Click-through rates have collapsed in the last couple of years as AI summaries have taken over. We really need to think about the sustainability of news gathering, as well as regulation, in this debate.</w:t>
       </w:r>
     </w:p>
@@ -5549,54 +5537,51 @@
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Jessica Cecil:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Clearly, it already does. It thinks about how it can cut costs, and translation is an obvious way of doing that. It can also think about search optimisation, and it does that as well. But clearly, it needs to think about the entire ecosystem—there are a lot of concerns—and what role it can play in national security, frankly, by supporting a fair environment in a world where there is much more slop and disinformation. It is absolutely essential for democracy, here and around the world, to have information that has been evidenced, is widely available and can be trusted. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jo Platt:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> My last question, as we are short of time, is on the Government’s proposal to ensure that PSM news content is given prominence on social media platforms, which Stewart mentioned. Do you </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">have anything else to add? </w:t>
+        <w:t xml:space="preserve"> My last question, as we are short of time, is on the Government’s proposal to ensure that PSM news content is given prominence on social media platforms, which Stewart mentioned. Do you have anything else to add? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Only to agree with one of your colleagues. It will be extremely difficult to define which organisations should be added to the list of PSMs and what the criteria are. I appreciate the idea behind it, but I think I have shown you the difficulty in the case of GB News. That organisation is theoretically regulated by Ofcom, so on that basis alone, you might say it can be added to the list of PSMs, but, by another score, it has completely failed to justify being in that special group, so there is the challenge. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
@@ -5687,54 +5672,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They may well, but the organisations that all three of you represent use content that has come from someone’s camera phone in a breaking news situation, and that is part of the report. There is a whole sector on the internet of people who do exactly that. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4187D">
         <w:t>They call themselves citizen journalists.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Theo Bamber:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> I recognise and understand that, but in terms of professional news gathering, I think there is something different there. Look, as I said at the start, this is a very difficult question and it comes to the heart of what we are talking about here. It would be very difficult to determine how this is done and, frankly, the idea of it being done behind </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">closed doors and then us suddenly being told what that regime looks like is really problematic. We are going to engage in the consultation like everybody else, and do that properly, but as a whole we are very wary of anything that would see winners and losers being picked by Government or by Government algorithms. </w:t>
+        <w:t xml:space="preserve"> I recognise and understand that, but in terms of professional news gathering, I think there is something different there. Look, as I said at the start, this is a very difficult question and it comes to the heart of what we are talking about here. It would be very difficult to determine how this is done and, frankly, the idea of it being done behind closed doors and then us suddenly being told what that regime looks like is really problematic. We are going to engage in the consultation like everybody else, and do that properly, but as a whole we are very wary of anything that would see winners and losers being picked by Government or by Government algorithms. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Damian Hinds:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You have just drawn a line, because you said that citizen journalists are not the same thing as professional journalists. You are not going to find anybody around this table arguing with you about that, but that draws a line, right? How would you define that in regulation? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
@@ -5981,51 +5963,54 @@
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Exactly, and neither do we, so we are all in the same boat. If the ITV-Sky deal goes through, what do you think the implications would be for the plurality of news and the editorial independence of broadcasting in the UK if public service media is owned by American corporations?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> At the most extreme and very outside possibility, you could have an American organisation being the news supplier to its satellite or online platform of Sky News, to ITV News, to Channel 4 News and to Channel 5 News, because those are existing customers of ITN, which is 40% owned by ITV. Is that likely to come about? I am pretty clear that Comcast-Sky are aware that is a plurality problem in the UK, and I would be very surprised if the CMA and Ofcom are not involved.</w:t>
+        <w:t xml:space="preserve"> At the most extreme and very outside possibility, you could have an American organisation being the news supplier to its satellite or online platform of Sky News, to ITV News, to Channel 4 News and to Channel 5 News, because those are existing customers of ITN, which is 40% owned by ITV. Is that likely to come about? I am pretty clear that Comcast-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sky are aware that is a plurality problem in the UK, and I would be very surprised if the CMA and Ofcom are not involved.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>What are the mitigations that could prevent that, and why does it deserve mitigation? It deserves mitigation because the state of the market in the United States is that major media organisations are being bought and sold at a bewildering rate. A new change was announced yesterday, which actually goes to the heart of Comcast, which will split itself in two, and Sky will go into one bit. With this fluidity in the market, who could end up owning this American-based news organisation providing British PSBs?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
       </w:pPr>
       <w:r>
         <w:t>I take a more optimistic view. I think that the regulators and, indeed, the organisations themselves have the common sense to see that is not a sensible situation, and they will try to find a way through it. At the end of the day, you have to remember that ITV, Channel 4 and Channel 5 are voluntary customers of ITN. If they wish to make a break with ITN, they are entirely free to do that. I should declare an interest: as an ITN pensioner, I would not welcome that, but that is a possibility. The worst-case scenario I outlined is unlikely, but it should warn us of what the possibilities are and why they need to be taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -6050,56 +6035,56 @@
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Stewart Purvis:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We have not taken the big, big picture about editorial standards. The role of competition to the BBC is constantly understated in the discourse about the BBC. The phrase is often used: “It keeps the BBC honest,” but it does much more than that. Every day, there are people in newsrooms sweating that the other side has a story that they have not, or that they might make a mistake that their competitor will have a field day with. This is a very healthy competitive market, and I would be against anything that diluted or diminished the role of competitors to the BBC because of the impact it may have on the BBC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E914CD" w:rsidP="00BB2E1B">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is very helpful. Thank you all for your time today. Are there any questions that we did not ask that you are burning to tell us some information about? Are there any last messages you want to leave us as we go away and start thinking about our response to the charter review? No? In that case, my job here is done. It has been a pleasure to see you all today.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A7EAF" w:rsidRPr="00A830BC" w:rsidP="00A830BC"/>
     <w:sectPr w:rsidSect="008351F9">
-      <w:headerReference w:type="even" r:id="rId233"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId238"/>
+      <w:headerReference w:type="even" r:id="rId237"/>
+      <w:headerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="even" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:headerReference w:type="first" r:id="rId241"/>
+      <w:footerReference w:type="first" r:id="rId242"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1805" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6838,51 +6823,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="80"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
@@ -7257,73 +7242,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E914CD"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E914CD"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E914CD"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00E914CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00E914CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-GB"/>
@@ -7402,51 +7385,51 @@
     <w:name w:val="Answer"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E914CD"/>
     <w:pPr>
       <w:ind w:left="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E914CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CommitteeOfficeOutline">
     <w:name w:val="Committee Office Outline"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E914CD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E914CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E914CD"/>
     <w:pPr>
@@ -7769,51 +7752,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E914CD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item97.xml" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item98.xml" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item99.xml" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item100.xml" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item101.xml" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item102.xml" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item103.xml" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item104.xml" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item105.xml" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item106.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item107.xml" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item108.xml" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item109.xml" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item110.xml" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item111.xml" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item112.xml" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item113.xml" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item114.xml" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item115.xml" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item116.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item117.xml" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item118.xml" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item119.xml" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item120.xml" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item121.xml" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item122.xml" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item123.xml" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item124.xml" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item125.xml" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item126.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item127.xml" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item128.xml" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item129.xml" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item130.xml" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item131.xml" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item132.xml" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item133.xml" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item134.xml" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item135.xml" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item136.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item137.xml" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item138.xml" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item139.xml" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item140.xml" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item141.xml" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item142.xml" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item143.xml" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item144.xml" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item145.xml" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item146.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item147.xml" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item148.xml" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item149.xml" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item150.xml" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item151.xml" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item152.xml" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item153.xml" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item154.xml" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item155.xml" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item156.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item157.xml" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item158.xml" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item159.xml" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item160.xml" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item161.xml" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item162.xml" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item163.xml" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item164.xml" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item165.xml" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item166.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item167.xml" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item168.xml" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item169.xml" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item170.xml" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item171.xml" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item172.xml" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item173.xml" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item174.xml" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item175.xml" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item176.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item177.xml" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item178.xml" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item179.xml" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item180.xml" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item181.xml" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item182.xml" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item183.xml" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item184.xml" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item185.xml" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item186.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item187.xml" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item188.xml" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item189.xml" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item190.xml" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item191.xml" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item192.xml" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item193.xml" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item194.xml" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item195.xml" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item196.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item197.xml" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item198.xml" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item199.xml" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item200.xml" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item201.xml" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item202.xml" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item203.xml" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item204.xml" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item205.xml" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item206.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item207.xml" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item208.xml" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item209.xml" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item210.xml" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item211.xml" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item212.xml" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item213.xml" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item214.xml" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item215.xml" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item216.xml" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item217.xml" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item218.xml" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item219.xml" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item220.xml" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item221.xml" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item222.xml" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item223.xml" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item224.xml" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item225.xml" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item226.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item227.xml" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item228.xml" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item229.xml" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item28.xml" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item29.xml" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item30.xml" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item31.xml" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item32.xml" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item33.xml" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item34.xml" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item35.xml" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item36.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item37.xml" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item38.xml" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item39.xml" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item40.xml" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item41.xml" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item42.xml" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item43.xml" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item44.xml" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item45.xml" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item46.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item47.xml" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item48.xml" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item49.xml" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item50.xml" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item51.xml" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item52.xml" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item53.xml" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item54.xml" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item55.xml" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item56.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item57.xml" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item58.xml" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item59.xml" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item60.xml" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item61.xml" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item62.xml" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item63.xml" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item64.xml" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item65.xml" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item66.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item67.xml" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item68.xml" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item69.xml" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item70.xml" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item71.xml" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item72.xml" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item73.xml" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item74.xml" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item75.xml" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item76.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item77.xml" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item78.xml" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item79.xml" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item80.xml" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item81.xml" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item82.xml" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item83.xml" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item84.xml" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item85.xml" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item86.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item87.xml" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item88.xml" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item89.xml" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item90.xml" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item91.xml" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item92.xml" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item93.xml" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item94.xml" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item95.xml" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item96.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item97.xml" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item98.xml" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item99.xml" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item100.xml" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item101.xml" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item102.xml" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item103.xml" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item104.xml" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item105.xml" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item106.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item107.xml" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item108.xml" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item109.xml" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item110.xml" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item111.xml" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item112.xml" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item113.xml" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item114.xml" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item115.xml" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item116.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item117.xml" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item118.xml" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item119.xml" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item120.xml" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item121.xml" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item122.xml" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item123.xml" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item124.xml" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item125.xml" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item126.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item127.xml" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item128.xml" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item129.xml" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item130.xml" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item131.xml" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item132.xml" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item133.xml" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item134.xml" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item135.xml" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item136.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item137.xml" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item138.xml" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item139.xml" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item140.xml" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item141.xml" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item142.xml" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item143.xml" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item144.xml" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item145.xml" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item146.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item147.xml" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item148.xml" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item149.xml" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item150.xml" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item151.xml" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item152.xml" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item153.xml" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item154.xml" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item155.xml" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item156.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item157.xml" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item158.xml" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item159.xml" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item160.xml" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item161.xml" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item162.xml" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item163.xml" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item164.xml" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item165.xml" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item166.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item167.xml" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item168.xml" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item169.xml" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item170.xml" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item171.xml" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item172.xml" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item173.xml" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item174.xml" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item175.xml" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item176.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item177.xml" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item178.xml" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item179.xml" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item180.xml" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item181.xml" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item182.xml" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item183.xml" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item184.xml" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item185.xml" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item186.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item187.xml" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item188.xml" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item189.xml" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item190.xml" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item191.xml" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item192.xml" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item193.xml" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item194.xml" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item195.xml" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item196.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item197.xml" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item198.xml" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item199.xml" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item200.xml" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item201.xml" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item202.xml" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item203.xml" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item204.xml" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item205.xml" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item206.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item207.xml" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item208.xml" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item209.xml" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item210.xml" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item211.xml" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item212.xml" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item213.xml" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item214.xml" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item215.xml" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item216.xml" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item217.xml" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item218.xml" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item219.xml" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item220.xml" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item221.xml" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item222.xml" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item223.xml" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item224.xml" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item225.xml" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item226.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item227.xml" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item228.xml" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item229.xml" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item230.xml" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item231.xml" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item232.xml" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item233.xml" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item28.xml" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item29.xml" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item30.xml" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item31.xml" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item32.xml" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item33.xml" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item34.xml" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item35.xml" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item36.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item37.xml" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item38.xml" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item39.xml" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item40.xml" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item41.xml" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item42.xml" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item43.xml" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item44.xml" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item45.xml" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item46.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item47.xml" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item48.xml" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item49.xml" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item50.xml" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item51.xml" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item52.xml" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item53.xml" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item54.xml" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item55.xml" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item56.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item57.xml" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item58.xml" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item59.xml" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item60.xml" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item61.xml" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item62.xml" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item63.xml" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item64.xml" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item65.xml" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item66.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item67.xml" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item68.xml" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item69.xml" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item70.xml" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item71.xml" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item72.xml" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item73.xml" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item74.xml" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item75.xml" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item76.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item77.xml" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item78.xml" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item79.xml" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item80.xml" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item81.xml" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item82.xml" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item83.xml" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item84.xml" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item85.xml" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item86.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item87.xml" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item88.xml" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item89.xml" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item90.xml" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item91.xml" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item92.xml" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item93.xml" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item94.xml" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item95.xml" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item96.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\HansardReportingSuite2013\Templates\SelectCommittees.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -8531,50 +8514,62 @@
 
 <file path=customXml/_rels/item223.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps223.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item224.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps224.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item225.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps225.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item226.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps226.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item227.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps227.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item228.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps228.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item229.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps229.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps23.xml" /></Relationships>
 </file>
 
+<file path=customXml/_rels/item230.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps230.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item231.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps231.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item232.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps232.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item233.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps233.xml" /></Relationships>
+</file>
+
 <file path=customXml/_rels/item24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps24.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps25.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps26.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps27.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps28.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps29.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps30.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps31.xml" /></Relationships>
@@ -8781,2795 +8776,3598 @@
 <file path=customXml/_rels/item92.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps92.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item93.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps93.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item94.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps94.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item95.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps95.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item96.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps96.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item97.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps97.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item98.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps98.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item99.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps99.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Start Question"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item100.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item101.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item102.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item103.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item104.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item105.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item106.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item107.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item108.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item109.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item11.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item101.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item102.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item110.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Remark" InTheChair="True"/>
+</file>
+
+<file path=customXml/item111.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item112.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item113.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item114.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item103.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=customXml/item115.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item116.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item117.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item118.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item119.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item12.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item120.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Continuation Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item121.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item122.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item123.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item124.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item125.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item126.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item127.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item128.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item129.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item13.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item130.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item131.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item132.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Continuation Question"/>
-</file>
-[...26 lines deleted...]
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
 </file>
 
 <file path=customXml/item133.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item134.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item135.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item136.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item137.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item138.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6064" xid="1307" MnisId="4491" ContinuationText="Vicky Foxcroft" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item139.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item14.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item140.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item141.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item142.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item143.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item144.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item145.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item146.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item147.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item148.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item149.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item15.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item150.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item151.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item152.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6064" xid="1307" MnisId="4491" ContinuationText="Vicky Foxcroft" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item153.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item154.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item155.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item156.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item157.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item158.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item159.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateSent xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <RecordNumber xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <k5b153ee974a4a57a7568e533217f2cb xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k5b153ee974a4a57a7568e533217f2cb>
+    <TaxCatchAll xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Value>201</Value>
+      <Value>26</Value>
+      <Value>15</Value>
+      <Value>49</Value>
+    </TaxCatchAll>
+    <g3ef09377e3444258679b6035a1ff93a xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g3ef09377e3444258679b6035a1ff93a>
+    <Meeting_x0020_Date xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">2026-06-29T23:00:00+00:00</Meeting_x0020_Date>
+    <Document_x0020_Status xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <n78ca1497cf6442fb3babdda785c85ae xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Oral Evidence</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2e107f56-ded9-45b6-9581-af5121427480</TermId>
+        </TermInfo>
+      </Terms>
+    </n78ca1497cf6442fb3babdda785c85ae>
+    <Witness xmlns="858614e5-cc38-4917-ae55-94503052be98" xsi:nil="true"/>
+    <Visit xmlns="858614e5-cc38-4917-ae55-94503052be98" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Allocated_x0020_to xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Allocated_x0020_to>
+    <Related_x0020_Document xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Related_x0020_Document>
+    <j6c5b17cd04246da82e5604daf08bc68 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j6c5b17cd04246da82e5604daf08bc68>
+    <Department xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <Deadline xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <e6f926d7f5b14a74bee86c3452d91372 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2026-27</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fa5079ca-fd3f-4f9f-9e9e-7726fbbe0838</TermId>
+        </TermInfo>
+      </Terms>
+    </e6f926d7f5b14a74bee86c3452d91372>
+    <EndofSessionDate xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <Circulation_x0020_Date xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <TransfertoArchives xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">false</TransfertoArchives>
+    <DateReceived xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <Status_x0020_of_x0020_correspondence xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <Brief_x0020_status xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <j3dc9349b3384741bd6025ba1321f3a9 xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Circulated</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ad62bcf4-b27f-4d2f-9d17-655c57cc4992</TermId>
+        </TermInfo>
+      </Terms>
+    </j3dc9349b3384741bd6025ba1321f3a9>
+    <Notes0 xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <ja5e4d000da44b5490ce6b4249309924 xmlns="c86d72e2-090a-4e7d-987e-218d8a0db591">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">BBC Charter review</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1827923b-10b7-47ce-87b7-a5be681ebabc</TermId>
+        </TermInfo>
+      </Terms>
+    </ja5e4d000da44b5490ce6b4249309924>
+    <cd0fc526a5c840319a97fd94028e9904 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cd0fc526a5c840319a97fd94028e9904>
+    <Specialist_x0020_Adviser xmlns="858614e5-cc38-4917-ae55-94503052be98" xsi:nil="true"/>
+    <Date xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <Additional_x0020_category xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <Useful_x0020_Docs xmlns="d8b53610-d2b8-4306-aaca-656aba5513b8" xsi:nil="true"/>
+    <c4838c65c76546ae93d5703426802f7f xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c4838c65c76546ae93d5703426802f7f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item16.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item160.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item161.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item162.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item163.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item164.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item165.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item166.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item167.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item168.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item169.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item17.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item170.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item171.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item172.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item173.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item174.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item175.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item176.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item177.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item178.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item179.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item18.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item180.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item181.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item182.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item183.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item184.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item185.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item186.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item187.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item188.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item189.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item19.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item190.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item191.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item192.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item193.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item194.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item195.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item196.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item197.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item198.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item199.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item20.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item200.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item201.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item202.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item203.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item204.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item205.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item206.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item207.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item208.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item209.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item21.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item210.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item211.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item212.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item213.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item214.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item215.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item216.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item217.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item218.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item219.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item22.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item220.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item221.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item222.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item223.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item224.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item225.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item226.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item227.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item228.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item229.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item23.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item230.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item231.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item232.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item233.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item24.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item25.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item26.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item27.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item28.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item29.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6064" xid="1307" MnisId="4491" ContinuationText="Vicky Foxcroft" ContributionType="Continuation Question"/>
 </file>
 
-<file path=customXml/item141.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/item143.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item30.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4F16FCC1C1BD5468894FC8F578D7FC0" ma:contentTypeVersion="84" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="329d0d6912bb522db303c3a1e33001a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="858614e5-cc38-4917-ae55-94503052be98" xmlns:ns3="d8b53610-d2b8-4306-aaca-656aba5513b8" xmlns:ns4="4600776d-0a3c-44b4-bff2-0ceaafb13046" xmlns:ns5="c86d72e2-090a-4e7d-987e-218d8a0db591" xmlns:ns6="6ab18433-7710-49bd-9bb4-0bb85747556a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56a7903adba7f5db7bacde06c0e2dedf" ns1:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
+    <xsd:import namespace="858614e5-cc38-4917-ae55-94503052be98"/>
+    <xsd:import namespace="d8b53610-d2b8-4306-aaca-656aba5513b8"/>
+    <xsd:import namespace="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
+    <xsd:import namespace="c86d72e2-090a-4e7d-987e-218d8a0db591"/>
+    <xsd:import namespace="6ab18433-7710-49bd-9bb4-0bb85747556a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:Additional_x0020_category" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns3:Document_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns3:Allocated_x0020_to" minOccurs="0"/>
+                <xsd:element ref="ns3:Notes0" minOccurs="0"/>
+                <xsd:element ref="ns3:Useful_x0020_Docs" minOccurs="0"/>
+                <xsd:element ref="ns3:Related_x0020_Document" minOccurs="0"/>
+                <xsd:element ref="ns4:TransfertoArchives" minOccurs="0"/>
+                <xsd:element ref="ns3:Brief_x0020_status" minOccurs="0"/>
+                <xsd:element ref="ns3:Publication_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns3:Status_x0020_of_x0020_correspondence" minOccurs="0"/>
+                <xsd:element ref="ns1:Specialist_x0020_Adviser" minOccurs="0"/>
+                <xsd:element ref="ns1:Witness" minOccurs="0"/>
+                <xsd:element ref="ns4:DateReceived" minOccurs="0"/>
+                <xsd:element ref="ns4:DateSent" minOccurs="0"/>
+                <xsd:element ref="ns3:Deadline" minOccurs="0"/>
+                <xsd:element ref="ns3:Date" minOccurs="0"/>
+                <xsd:element ref="ns1:Visit" minOccurs="0"/>
+                <xsd:element ref="ns3:Department" minOccurs="0"/>
+                <xsd:element ref="ns4:EndofSessionDate" minOccurs="0"/>
+                <xsd:element ref="ns4:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns3:Circulation_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns3:j3dc9349b3384741bd6025ba1321f3a9" minOccurs="0"/>
+                <xsd:element ref="ns5:ja5e4d000da44b5490ce6b4249309924" minOccurs="0"/>
+                <xsd:element ref="ns1:Visit_x003a_Start_x0020_Time" minOccurs="0"/>
+                <xsd:element ref="ns1:Visit_x003a_End_x0020_Time" minOccurs="0"/>
+                <xsd:element ref="ns1:Witness_x003a_First_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns1:Witness_x003a_Full_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns1:Witness_x003a_Job_x0020_Title" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns4:k5b153ee974a4a57a7568e533217f2cb" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:n78ca1497cf6442fb3babdda785c85ae" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns4:c4838c65c76546ae93d5703426802f7f" minOccurs="0"/>
+                <xsd:element ref="ns1:Specialist_x0020_Adviser_x003a_Full_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns4:j6c5b17cd04246da82e5604daf08bc68" minOccurs="0"/>
+                <xsd:element ref="ns4:g3ef09377e3444258679b6035a1ff93a" minOccurs="0"/>
+                <xsd:element ref="ns4:cd0fc526a5c840319a97fd94028e9904" minOccurs="0"/>
+                <xsd:element ref="ns4:e6f926d7f5b14a74bee86c3452d91372" minOccurs="0"/>
+                <xsd:element ref="ns1:Specialist_x0020_Adviser_x003a_First_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="858614e5-cc38-4917-ae55-94503052be98" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Specialist_x0020_Adviser" ma:index="17" nillable="true" ma:displayName="Specialist Adviser" ma:hidden="true" ma:list="{9e75f95b-508f-4ce5-a4ea-a1240287b77b}" ma:internalName="Specialist_x0020_Adviser" ma:readOnly="false" ma:showField="Title" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Witness" ma:index="18" nillable="true" ma:displayName="Witness" ma:hidden="true" ma:list="{db70e808-8833-46f7-9a3b-e00912743071}" ma:internalName="Witness" ma:readOnly="false" ma:showField="Title" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Visit" ma:index="23" nillable="true" ma:displayName="Visit" ma:hidden="true" ma:list="{7b19d7dd-1f3c-41f3-9b8f-7c60b09bb16c}" ma:internalName="Visit" ma:readOnly="false" ma:showField="Title" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Visit_x003a_Start_x0020_Time" ma:index="38" nillable="true" ma:displayName="Visit:Start Time" ma:list="{7b19d7dd-1f3c-41f3-9b8f-7c60b09bb16c}" ma:internalName="Visit_x003a_Start_x0020_Time" ma:readOnly="true" ma:showField="EventDate" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Visit_x003a_End_x0020_Time" ma:index="39" nillable="true" ma:displayName="Visit:End Time" ma:list="{7b19d7dd-1f3c-41f3-9b8f-7c60b09bb16c}" ma:internalName="Visit_x003a_End_x0020_Time" ma:readOnly="true" ma:showField="EndDate" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Witness_x003a_First_x0020_Name" ma:index="41" nillable="true" ma:displayName="Witness:First Name" ma:list="{db70e808-8833-46f7-9a3b-e00912743071}" ma:internalName="Witness_x003a_First_x0020_Name" ma:readOnly="true" ma:showField="First_x0020_Name" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Witness_x003a_Full_x0020_Name" ma:index="42" nillable="true" ma:displayName="Witness:Full Name" ma:list="{db70e808-8833-46f7-9a3b-e00912743071}" ma:internalName="Witness_x003a_Full_x0020_Name" ma:readOnly="true" ma:showField="Full_x0020_Name" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Witness_x003a_Job_x0020_Title" ma:index="43" nillable="true" ma:displayName="Witness:Job Title" ma:list="{db70e808-8833-46f7-9a3b-e00912743071}" ma:internalName="Witness_x003a_Job_x0020_Title" ma:readOnly="true" ma:showField="Job_x0020_Title" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Specialist_x0020_Adviser_x003a_Full_x0020_Name" ma:index="52" nillable="true" ma:displayName="Specialist Adviser:Full Name" ma:list="{9e75f95b-508f-4ce5-a4ea-a1240287b77b}" ma:internalName="Specialist_x0020_Adviser_x003a_Full_x0020_Name" ma:readOnly="true" ma:showField="FullName" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Specialist_x0020_Adviser_x003a_First_x0020_Name" ma:index="59" nillable="true" ma:displayName="Specialist Adviser:First Name" ma:list="{9e75f95b-508f-4ce5-a4ea-a1240287b77b}" ma:internalName="Specialist_x0020_Adviser_x003a_First_x0020_Name" ma:readOnly="true" ma:showField="FirstName" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8b53610-d2b8-4306-aaca-656aba5513b8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Additional_x0020_category" ma:index="3" nillable="true" ma:displayName="Additional category" ma:indexed="true" ma:internalName="Additional_x0020_category">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x0020_Date" ma:index="6" nillable="true" ma:displayName="Meeting Date" ma:format="DateOnly" ma:indexed="true" ma:internalName="Meeting_x0020_Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Status" ma:index="8" nillable="true" ma:displayName="Document Status" ma:format="Dropdown" ma:internalName="Document_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="In Draft"/>
+          <xsd:enumeration value="With Principal Clerk"/>
+          <xsd:enumeration value="With Chair"/>
+          <xsd:enumeration value="With Committee"/>
+          <xsd:enumeration value="Agreed and to be Published"/>
+          <xsd:enumeration value="Published"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Allocated_x0020_to" ma:index="9" nillable="true" ma:displayName="Allocated to" ma:indexed="true" ma:SharePointGroup="0" ma:internalName="Allocated_x0020_to" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Notes0" ma:index="10" nillable="true" ma:displayName="Notes" ma:internalName="Notes0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Useful_x0020_Docs" ma:index="11" nillable="true" ma:displayName="Useful Docs" ma:internalName="Useful_x0020_Docs" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Circulation page"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Related_x0020_Document" ma:index="12" nillable="true" ma:displayName="Related Document" ma:format="Hyperlink" ma:internalName="Related_x0020_Document">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Brief_x0020_status" ma:index="14" nillable="true" ma:displayName="Brief status" ma:format="Dropdown" ma:hidden="true" ma:internalName="Brief_x0020_status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="in draft"/>
+          <xsd:enumeration value="with Committee Clerk"/>
+          <xsd:enumeration value="ready to be circulated"/>
+          <xsd:enumeration value="circulated"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Date" ma:index="15" nillable="true" ma:displayName="Publication Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Publication_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status_x0020_of_x0020_correspondence" ma:index="16" nillable="true" ma:displayName="Correspondence Status" ma:format="Dropdown" ma:internalName="Status_x0020_of_x0020_correspondence">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Received - no action needed"/>
+              <xsd:enumeration value="Received - allocated for action"/>
+              <xsd:enumeration value="Drafting response"/>
+              <xsd:enumeration value="Draft response with Chair"/>
+              <xsd:enumeration value="NAO drafting response"/>
+              <xsd:enumeration value="NAO draft response with Chair"/>
+              <xsd:enumeration value="Holding response sent"/>
+              <xsd:enumeration value="Answered by Committee Staff"/>
+              <xsd:enumeration value="Chair's response sent"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Deadline" ma:index="21" nillable="true" ma:displayName="Deadline" ma:format="DateOnly" ma:hidden="true" ma:internalName="Deadline" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="22" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Department" ma:index="24" nillable="true" ma:displayName="Department" ma:format="Dropdown" ma:hidden="true" ma:internalName="Department" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Business, Energy and Industrial Strategy"/>
+          <xsd:enumeration value="Cabinet Office"/>
+          <xsd:enumeration value="Communities and Local Government"/>
+          <xsd:enumeration value="Culture, Media and Sport"/>
+          <xsd:enumeration value="Defence"/>
+          <xsd:enumeration value="Education"/>
+          <xsd:enumeration value="Environment, Food and Rural Affairs"/>
+          <xsd:enumeration value="Exiting the European Union"/>
+          <xsd:enumeration value="Foreign and Commonwealth Office"/>
+          <xsd:enumeration value="HM Treasury"/>
+          <xsd:enumeration value="International Development"/>
+          <xsd:enumeration value="International Trade"/>
+          <xsd:enumeration value="Health"/>
+          <xsd:enumeration value="HMRC"/>
+          <xsd:enumeration value="Home Office"/>
+          <xsd:enumeration value="Justice"/>
+          <xsd:enumeration value="NHS England"/>
+          <xsd:enumeration value="Transport"/>
+          <xsd:enumeration value="Work and Pensions"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Circulation_x0020_Date" ma:index="32" nillable="true" ma:displayName="Circulation Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Circulation_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j3dc9349b3384741bd6025ba1321f3a9" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="j3dc9349b3384741bd6025ba1321f3a9" ma:taxonomyFieldName="Circulation" ma:displayName="Circulation" ma:indexed="true" ma:default="" ma:fieldId="{33dc9349-b338-4741-bd60-25ba1321f3a9}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="f0f3d9b7-bf02-42f5-b887-16455fa55310" ma:anchorId="6075679c-1e86-4f5c-8343-cf1f0bb0c4a9" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n78ca1497cf6442fb3babdda785c85ae" ma:index="49" nillable="true" ma:taxonomy="true" ma:internalName="n78ca1497cf6442fb3babdda785c85ae" ma:taxonomyFieldName="Category" ma:displayName="Category" ma:indexed="true" ma:readOnly="false" ma:default="" ma:fieldId="{778ca149-7cf6-442f-b3ba-bdda785c85ae}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="fdda81a6-47fd-48fa-9a20-6ed040d3b7b9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="60" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="61" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="62" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="63" nillable="true" ma:displayName="MediaServiceAutoTags" ma:description="" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="66" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="67" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="68" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="69" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="70" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="71" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="72" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="74" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="75" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="76" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4600776d-0a3c-44b4-bff2-0ceaafb13046" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TransfertoArchives" ma:index="13" nillable="true" ma:displayName="Transfer to Archives" ma:default="0" ma:internalName="TransfertoArchives" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateReceived" ma:index="19" nillable="true" ma:displayName="Date Received" ma:format="DateTime" ma:hidden="true" ma:internalName="DateReceived" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateSent" ma:index="20" nillable="true" ma:displayName="Date Sent" ma:format="DateTime" ma:hidden="true" ma:indexed="true" ma:internalName="DateSent" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EndofSessionDate" ma:index="25" nillable="true" ma:displayName="End of Session Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="EndofSessionDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RecordNumber" ma:index="30" nillable="true" ma:displayName="Record Number" ma:hidden="true" ma:indexed="true" ma:internalName="RecordNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="k5b153ee974a4a57a7568e533217f2cb" ma:index="46" nillable="true" ma:taxonomy="true" ma:internalName="k5b153ee974a4a57a7568e533217f2cb" ma:taxonomyFieldName="ProtectiveMarking" ma:displayName="Protective Marking" ma:default="" ma:fieldId="{45b153ee-974a-4a57-a756-8e533217f2cb}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="a21652b8-fc26-4b81-81c8-686b596c9f43" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="47" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{28ce2ef0-3d57-45be-bb2a-6e7399db5eaa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="48" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:description="" ma:hidden="true" ma:list="{28ce2ef0-3d57-45be-bb2a-6e7399db5eaa}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="858614e5-cc38-4917-ae55-94503052be98">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c4838c65c76546ae93d5703426802f7f" ma:index="51" nillable="true" ma:taxonomy="true" ma:internalName="c4838c65c76546ae93d5703426802f7f" ma:taxonomyFieldName="RMKeyword1" ma:displayName="RM Keyword 1" ma:readOnly="false" ma:default="" ma:fieldId="{c4838c65-c765-46ae-93d5-703426802f7f}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="6ce78382-c8e8-44b0-9862-0d52dc2f47b1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j6c5b17cd04246da82e5604daf08bc68" ma:index="53" nillable="true" ma:taxonomy="true" ma:internalName="j6c5b17cd04246da82e5604daf08bc68" ma:taxonomyFieldName="RMKeyword2" ma:displayName="RM Keyword 2" ma:readOnly="false" ma:default="" ma:fieldId="{36c5b17c-d042-46da-82e5-604daf08bc68}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="6d4083f0-4a5b-4f0d-bf61-1a7bc95d06a4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g3ef09377e3444258679b6035a1ff93a" ma:index="55" nillable="true" ma:taxonomy="true" ma:internalName="g3ef09377e3444258679b6035a1ff93a" ma:taxonomyFieldName="RMKeyword3" ma:displayName="RM Keyword 3" ma:readOnly="false" ma:default="" ma:fieldId="{03ef0937-7e34-4425-8679-b6035a1ff93a}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="4114c526-84fc-4c3e-bdac-645514365e25" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="cd0fc526a5c840319a97fd94028e9904" ma:index="57" nillable="true" ma:taxonomy="true" ma:internalName="cd0fc526a5c840319a97fd94028e9904" ma:taxonomyFieldName="RMKeyword4" ma:displayName="RM Keyword 4" ma:readOnly="false" ma:default="" ma:fieldId="{cd0fc526-a5c8-4031-9a97-fd94028e9904}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="35662a10-3587-4b3e-a59c-955899b5916d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e6f926d7f5b14a74bee86c3452d91372" ma:index="58" nillable="true" ma:taxonomy="true" ma:internalName="e6f926d7f5b14a74bee86c3452d91372" ma:taxonomyFieldName="Sessions" ma:displayName="Session" ma:indexed="true" ma:default="128;#2021-22|96b889cb-bf30-4d4e-a7d4-109b091b8c4a" ma:fieldId="{e6f926d7-f5b1-4a74-bee8-6c3452d91372}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="ccb1e33e-6f67-48da-8bc5-b9a73ec87565" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c86d72e2-090a-4e7d-987e-218d8a0db591" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ja5e4d000da44b5490ce6b4249309924" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="ja5e4d000da44b5490ce6b4249309924" ma:taxonomyFieldName="Inquiry" ma:displayName="Inquiry" ma:indexed="true" ma:default="" ma:fieldId="{3a5e4d00-0da4-4b54-90ce-6b4249309924}" ma:sspId="eb37f91c-4bb8-4ab3-bc5a-cd8753815459" ma:termSetId="e92b6cb5-89aa-4b85-8d83-b805cf84055d" ma:anchorId="d1a5687d-66db-46fb-a47b-08e174ac8e18" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6ab18433-7710-49bd-9bb4-0bb85747556a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="44" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="45" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="50" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="64" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="65" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="36" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item31.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item32.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item33.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item34.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item35.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
-<file path=customXml/item144.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item36.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item37.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item38.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item39.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Remark" InTheChair="True"/>
+</file>
+
+<file path=customXml/item40.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item41.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item42.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item43.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item44.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6064" xid="1307" MnisId="4491" ContinuationText="Vicky Foxcroft" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item45.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item46.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item47.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item48.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item49.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item50.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item51.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item52.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
-<file path=customXml/item145.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/item148.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item53.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item149.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-<file path=customXml/item153.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item54.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Remark" InTheChair="True"/>
 </file>
 
-<file path=customXml/item154.xml><?xml version="1.0" encoding="utf-8"?>
-[...474 lines deleted...]
-
 <file path=customXml/item55.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item56.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item57.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/item58.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item59.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
-<file path=customXml/item59.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item60.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item61.xml><?xml version="1.0" encoding="utf-8"?>
-<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
 </file>
 
 <file path=customXml/item62.xml><?xml version="1.0" encoding="utf-8"?>
 <Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item63.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item64.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item65.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5583" xid="1059" MnisId="3969" ContinuationText="Damian Hinds" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item66.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item67.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item68.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Start Question"/>
+</file>
+
+<file path=customXml/item69.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item70.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item71.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item72.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item73.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item74.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item75.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item76.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item64.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-<file path=customXml/item70.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item77.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
+</file>
+
+<file path=customXml/item78.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item79.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item80.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item81.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item82.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item83.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item84.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item85.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item86.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Remark" InTheChair="True"/>
+</file>
+
+<file path=customXml/item87.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6257" xid="1510" MnisId="4673" ContinuationText="Jo Platt" ContributionType="Start Question"/>
 </file>
 
-<file path=customXml/item71.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/item73.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item88.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item89.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item90.xml><?xml version="1.0" encoding="utf-8"?>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Continuation Question"/>
+</file>
+
+<file path=customXml/item91.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item74.xml><?xml version="1.0" encoding="utf-8"?>
-[...78 lines deleted...]
-
 <file path=customXml/item92.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6089" xid="1332" MnisId="4511" ContinuationText="Dr Huq" ContributionType="Continuation Question"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6064" xid="1307" MnisId="4491" ContinuationText="Vicky Foxcroft" ContributionType="Continuation Question"/>
 </file>
 
 <file path=customXml/item93.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Continuation Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item94.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6157" xid="1404" MnisId="4456" ContinuationText="Jeff Smith" ContributionType="Start Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item95.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6456" xid="6186" MnisId="5040" ContinuationText="Liz Jarvis" ContributionType="Start Question"/>
 </file>
 
 <file path=customXml/item96.xml><?xml version="1.0" encoding="utf-8"?>
-<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="6513" xid="6036" MnisId="5097" ContinuationText="Mr Alaba" ContributionType="Start Question"/>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
 </file>
 
 <file path=customXml/item97.xml><?xml version="1.0" encoding="utf-8"?>
+<Witness xmlns="http://www.parliament.uk/commons/hansard/print"/>
+</file>
+
+<file path=customXml/item98.xml><?xml version="1.0" encoding="utf-8"?>
 <Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
-<file path=customXml/item98.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item99.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<Member xmlns="http://www.parliament.uk/commons/hansard/print" PimsId="5684" xid="1097" MnisId="4008" ContinuationText="Chair" ContributionType="Start Question" InTheChair="True"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548650A1-D3E6-4693-AE2A-3DCA11B1B1C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62600667-A70C-4CA8-9E36-F63894495A51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps100.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE2B1BD-CBCA-46F4-8DB2-DB1976154884}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps101.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133803F5-C296-4B1B-B721-9DC48DF7660D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps102.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B28D3CE-C659-46D3-9B5B-2675B3DC7A93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps103.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B069F6D-27E6-4D3E-85CC-2000BB90BB1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps104.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE45BC74-0D17-4B4E-B040-33EBDC9EE8AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps105.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D94D8C7-D068-48A9-8B3C-9D9785DFF19D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps106.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{141842EF-9B26-420A-B40E-BE6A496C3A86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps107.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8452EBF3-ED24-4F98-B0D6-8B57945147F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps108.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F640515-9E76-4E9A-A246-C4075B5BCC6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps109.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41DA11F-9E4C-4FAB-9BC5-ACC18D5E6E12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps11.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F57289C-73AB-4C30-80CA-4ED9A17E73CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps110.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95A3DD3B-3A7C-476F-8CEC-44335BF0F549}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps111.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43D8BB4B-91C6-4725-8591-8C45C026FCF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps112.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF9856B2-C91F-4016-BDBC-1575E08A0C25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps113.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CB2990A-CC8B-4FAF-B396-172FB1B7879D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps114.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44558B67-FA69-453F-A841-47E166BD83DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps115.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DA6FD9E-DC46-4145-9FBA-62A0D90DCD76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps116.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03053AAE-9CBC-4F47-A76D-B3AC37EAE2A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps117.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A7C54C2-0A35-4519-81A8-D4FAE3B49D63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps118.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40118FDB-155B-4474-B1FE-6A49043E628C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps119.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808307E2-C1F1-4B34-8979-BFC65DAD5608}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps12.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BEB521B-C3D2-498F-AC82-4C8EDC370F59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps120.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E839E00-8436-4A08-B6C4-F4618BF3A425}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps121.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B103F8-4C9E-4F39-B971-F3304A11B573}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps122.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABC14E18-52F0-4D46-9891-D3A4BF004C21}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps123.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45CB329-FB0F-4149-8307-E5EB1A83F7C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps124.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A5131C-83B0-44EE-880D-08690BC57B76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps125.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{918E7B41-A928-4067-AE89-8076826DF7CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps126.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71791D5F-3E23-497D-AC8A-BB92B7D04A02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps127.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A28E6B91-9C95-494F-8454-1BAC3CD841D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps128.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BD72A6-CDBE-4643-9A66-D0FC138D5915}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps129.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFDCE4D-694B-4163-951E-E3E863F025C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AC7D025-5189-4321-B2D6-54EB36AB2B8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps130.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{235575B8-3A8E-4543-AA9E-1E0C04C10436}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps131.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728FD1D3-20E9-4C29-8E94-8F70DBFDFA35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps132.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D07D6EF-B52F-4D4B-9735-807795676D8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps133.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56620D16-36CA-4210-98B6-C61DA77165F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps134.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3443BC21-BFC5-46C3-8DA9-47210DA4CC54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps135.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95B92933-B254-4BDD-886A-C939D96C519D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps136.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A8B933C-EC76-4BFA-9E7E-E9A75E1338F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps137.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{986C9F67-C9E1-485F-B8D4-2A96C0FC9093}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps138.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B150439F-DE5C-4AEB-8674-C2BDB073510A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps139.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FA8B742-8B18-4A11-BC38-A6868338D00B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{957E3581-BCA7-4798-A940-CF8E0330BF87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps140.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9606BEAE-A474-42A6-9C0B-D3F56043515D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps141.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{259D92C3-7637-419C-B05D-315AC03D9786}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps142.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{422EFADB-65AA-4014-BD2C-E3F6263E98CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps143.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9EEBE5-DB62-45B0-8B2A-355FC0C60F6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps144.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF48F3F8-EEE6-431A-86C2-81EAA6309056}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps145.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{905AF288-D226-4041-A7B1-93FBC9A97F9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps146.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96927F8A-A4AC-441D-9D02-A74E5976914C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps147.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EE98C09-2F87-489D-9D1E-CF3279E54C94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps148.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A4FE01D-ADB6-473E-8F65-59E43F00D4B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps149.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{890ED232-4A9A-4DF9-8013-C831DC944FB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF1334A0-A398-4C46-8E80-F84D3EDAA534}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps150.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50400C47-2C29-4FFC-9827-637908C4B727}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps151.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F07570A1-5DED-429F-A362-DBE890EEA9DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps152.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91D3B549-7760-4467-9150-650A26508FC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps153.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14281AAB-3179-497A-80AC-5D13E6056419}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps154.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9372CBD-9B69-430D-B9BB-419BBD680A91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps155.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8882AD6-64DF-41F3-873C-53D496BCE3D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps156.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FA667E9-FA92-4BF5-B189-40C9245759B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps157.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C0B3BC-465B-49DD-8404-7031D124B2BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps158.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C545FF-C3E3-42B4-9910-718BA16D01A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps159.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44828A90-E6FB-460D-94B0-B11D1E405702}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
+    <ds:schemaRef ds:uri="d8b53610-d2b8-4306-aaca-656aba5513b8"/>
+    <ds:schemaRef ds:uri="858614e5-cc38-4917-ae55-94503052be98"/>
+    <ds:schemaRef ds:uri="c86d72e2-090a-4e7d-987e-218d8a0db591"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{512C86AF-B97A-4FEF-B3DB-075DF4F37C91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps160.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C5D37A-9A76-409C-9180-70B138F1C1D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps161.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AC3F817-51DD-42A8-A8A4-CF7475CF233D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps162.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F9CB863-AD5E-45E9-B9EF-AF229510B654}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps163.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39EC6098-05E1-489B-979D-E3370403BC56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps164.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27A8AA04-8CEB-4832-B1DB-08EB59FD87D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps165.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17329618-7E11-4CA2-8073-90D751DB190D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps166.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14218528-69E1-460E-8D6C-1B479BD3F7D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps167.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F095E60-B26E-41CC-ABB8-C8170E0189C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps168.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A63513D6-DB25-427E-AA8D-B6C3237E067C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps169.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38AD892-6D55-459F-9DEB-7FD5C3668D5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps17.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{292D7AC4-6D11-46DE-8399-1F966B96CB6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps170.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06D0024-634E-4493-A55F-27AF1613B66F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps171.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02B723F-02E2-4C14-B244-589C0C782CE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps172.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C51056-3CBF-47AE-AE5A-0816D62BAC39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps173.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B93DE9A2-9E08-40DF-B5FA-8789322497FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps174.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{510A55B4-BD38-4673-BEDD-EB3C134CA495}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps175.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0365A2CA-7A1A-423F-8562-03BB6C62D487}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps176.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93EE1BF6-6F9D-4B07-9A57-1935461DB817}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps177.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8AD13C-3BE4-4B38-B6C4-7D48E7EBCE78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps178.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96C2574C-928C-48E7-AE0F-416AFA233533}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps179.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DFA9FE8-4A5E-4589-933A-829168B9A571}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps18.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D6FF0AB-7E96-406B-AAAA-188C9599D541}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps180.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A252CA7-C3B0-46F1-90B3-86CED30B9C76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps181.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA92ABB8-2EE2-44CB-8F6B-4030A7D74DF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps182.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB874BD4-D554-423C-B17C-5059506CED06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps183.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9848C56E-970E-429E-B9E1-38E52A3B0024}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps184.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{410FC568-5465-447B-9C82-4C767DC2D49B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps185.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAAA90F2-A0AA-4D57-B7C9-3F79EBD031D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps186.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89FD6B0E-2142-4763-BE4B-EE6861CD4A6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps187.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12757A8B-18BB-4CB7-93B3-34BB15E2E019}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps188.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68BB8816-7EE1-48E4-B93A-4780446CF76D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps189.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C08D9420-D182-456B-B4C9-0708D44D695A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps19.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F8BAAC0-0B70-4B21-91F9-4F3FE5E0E13F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps190.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F007FF-41FD-4F4D-AA24-3390BB4ECCC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps191.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D42781-1467-4EDB-BE2E-AA3F5F6E2941}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps192.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BF2621E-68BD-459A-B296-E7B1C128F3B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps193.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8E70334-9B8B-4443-9090-E267EC9141E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps194.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E88CF849-B538-4496-ADFB-EDCCED55D736}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps195.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87318D99-9766-4A1C-A12E-C57360F1DDDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps196.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD7A6FAB-DF9A-4DA1-95FB-D1A5FE8774B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps197.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6FBB2C-B924-471F-9BE7-EDD3341B97FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps198.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6007B042-93D2-40B3-BF6C-6E5E0D3862FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps199.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2654E4A1-B853-4E4C-8340-BEDDED8C410A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9BD017-16E2-494C-9F1D-DEDACA07A856}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps20.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28AEFD7-FB44-4459-AEA5-B51DFA30C45E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps200.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{757930AF-2F01-4EB6-A43D-D54C46F2F57C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps201.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B834D1D6-2B84-4BA7-B88B-DB47CDE795E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps202.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2260D6C3-E5B6-444A-AD32-568D2AD9C111}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps203.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B687ADC-525F-42B2-9762-2AF26F8D766B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps204.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC3C8C1-4707-4076-99BC-DF0BFB3D82DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps205.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A991EED7-B5F6-463D-A30A-AB43A2A74634}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps206.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EC0DEC-8720-4C80-BB0A-03C0B93055A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps207.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4979CFF-DD0C-48D3-A1A2-20C70C399CB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps208.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C2EBFE4-7B84-4F1C-9A55-C7804A39CFEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps209.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E40516FA-3F9C-41A6-B994-F2CFD75C2B69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps21.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFF241EE-A082-43D9-8A1C-EEC71E00E550}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps210.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3513D27D-483E-4A37-ADB7-9B64BD9D2C86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps211.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC87566-8F3A-47F7-B69B-B72DC9BC4776}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps212.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26D31F63-8D92-4E4C-A9BF-7985AA85D682}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps100.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps213.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6E3E05-7787-4150-923F-8A491C180065}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps214.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D459E118-6D31-412C-BE17-F1A02A9CB174}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps215.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AC6C419-3C54-4372-B712-D99F18BA7D01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps216.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0994125-366B-4851-8823-9618EACED03A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps217.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E7D1E40-D95D-4FCE-ACD2-F69B0DDA2996}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps218.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14A88A57-5AC7-4A98-B778-69A314B6A318}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps219.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2995998B-8100-44D0-B4EE-138943C41CA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps22.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D9DCFF-A02D-4C19-9941-2937F6CB4DF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps220.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4AD3FA4-A83E-4631-BDA5-FAC63DB79DA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps221.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC892421-344B-4A10-BA0B-B22454D7B321}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps222.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D21B360-0A40-498E-9036-C25916B4FE2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps223.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E24E679-852D-4430-AB56-6A519EF568D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps224.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50CBA093-AF99-410F-A5B3-5E43D3DB59C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps225.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCA9A6A7-12DF-4E6E-B1B6-46880C0383FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps226.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6950B9-492A-4C07-86A0-A59651906256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps227.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3EB7D4-3935-4003-8748-F4B31C059EA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps228.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98DB6B6F-9B67-46CC-8EAA-2BDAA77FF3E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps229.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC9F03B5-5454-4C95-91D7-BEB4B919E392}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps23.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D24722D-CD77-442F-9FE5-E7F4582C0AA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps230.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6349F1CB-E13A-4654-B70F-13668582E51C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps231.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1F8AF6-5116-49FF-9020-D18332425379}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps232.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74AF253D-C31A-4273-9344-051E6AE498E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps233.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32AC4C-C539-42A3-BD41-90F42C5C5251}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps24.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C063993E-CFC9-44B0-B086-AEB6A167DF9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps25.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD6E643-F653-476B-8C35-24A1A468938F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps26.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125AEFE0-1F2C-4598-B940-7910ECEFD58B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps27.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFC279E5-0E4C-4A47-B166-F863E7439211}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps28.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EE6C509-750B-4F03-A71A-7897B506C84B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps29.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA24D2FA-E4B4-4EFB-9A96-A00E4AB88ECC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1371B1F2-D7C6-4837-B8A8-FFEBDF6CE92C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps30.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB03618C-BB5D-4FE1-AA2F-89B322DA4C7A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="858614e5-cc38-4917-ae55-94503052be98"/>
+    <ds:schemaRef ds:uri="d8b53610-d2b8-4306-aaca-656aba5513b8"/>
+    <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
+    <ds:schemaRef ds:uri="c86d72e2-090a-4e7d-987e-218d8a0db591"/>
+    <ds:schemaRef ds:uri="6ab18433-7710-49bd-9bb4-0bb85747556a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps31.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC2DB7C-F604-4343-B2CA-02906FE3EC5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps32.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E59CE19-C213-46DB-BFDC-8C4FDD8D258F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps33.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83DD9926-4B1B-48BE-BA2F-44009BD8E0F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps34.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F3E640-8C00-4A0B-94CC-2AEA2E2A5FDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps35.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCB2798-80A6-47D7-978E-53D18086ADE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps36.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C25035D-85A1-497E-B19B-12736BA9655C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps37.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F587E516-E30D-4AB6-BF45-9EBE063A1D34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps38.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0081462-AF4F-488E-8BE6-8F4E3A29BE67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps39.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E19996-E4CF-4642-99D5-F0252DD08CE9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D48E5669-2024-4667-99B6-CEF588FE340F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps40.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFDB1A8-C659-4554-BB58-DBBBD75F6019}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps41.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03DC27BB-9BD3-4C2C-B2E4-568E90DE88A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps42.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABEDF71-9D2D-4177-939B-A98A89E27F2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps43.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80ED6F58-7DFD-49A2-88FE-2285151C68EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps44.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D5168C-1EAE-4CC8-A5C7-9599D72BDE94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps45.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C145BA4-DED7-41FE-92A3-EF4F5F348E53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps46.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC7F87AA-A2BE-469D-8FC4-0DC180AB3E0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps47.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A95E9EB6-9AA2-46E7-AAF4-390CA628C2A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps48.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70A02BCE-9E4B-4E56-AB1C-F01DBA43FCD5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps49.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6870B1F7-F16E-40FF-B9AB-96FB1C29DFC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808C9016-4971-4CE6-8750-DE355F283671}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps50.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D24221-E6E7-47D9-B5C4-8135ADBAC846}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps51.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCEF493D-17BE-4709-8E16-2B8433B8E1C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps52.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBAFAE4E-E57B-4C08-A316-1002EAFB46E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps53.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D25571D5-2754-4644-BC0B-2D6E81B1B66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps101.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps102.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps54.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3421D26A-E9EE-44AE-9CE7-673CD1E774FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps55.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16F990F3-0AAF-47E1-9F11-52E57C69A2EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps56.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{766C8C14-D1A6-44D2-AD60-F647435888BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps57.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDAE8B6E-02E5-4E1B-8DA4-2D4C711FB1AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps58.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9866681F-DA9C-462B-843E-40D988EEA3FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps59.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF6CC36-7F34-4B52-81CC-9E6AEBAC8FB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E87EF13-3F11-4852-BDD8-0CA961841BC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps60.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1039EF86-146B-49E7-9793-2D445183F299}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps61.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BD2AA1-AE22-4782-BF90-B09B7FD448F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps62.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FA6E5AF-AE01-4BBD-A107-867B3E74F948}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps63.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45235D4B-E5A1-4830-AAAC-3A966737A9BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps64.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133A0967-E9C5-4A6D-8A1C-278F79623037}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps65.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0128D49E-AEF1-4111-ACFD-FECDE1EFC1D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps66.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C3F6AD-2027-4E2D-9DA0-4EFC191D25EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps67.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8194DC2-3196-4A4B-BF96-F7D58862CF4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps68.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F788154-CF57-438B-BF22-4E38BB892933}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps69.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FAEFDA-E201-48BF-909A-219B862F313A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9CD901E-DEC2-4A16-84D5-EED909FE33F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps70.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B7CEFEE-9BD7-4616-B0DB-383333B7920B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps71.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F435D08-7C77-45D7-9450-9905D34A3339}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps72.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BD2F91B-CA01-41F1-B5DD-C871BED7E1D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps73.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9261CC32-D51C-4D0F-9BBD-2340A4044921}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps74.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ADD8244-293D-4E38-8174-8E9BA45CA7BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps75.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8A645C5-02AE-4072-8745-43D995608E6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps76.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5500D1F7-B223-4E45-A2A1-CCF59C219A76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps77.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C7612D6-B231-40A5-834D-8799DB36179C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps103.xml><?xml version="1.0" encoding="utf-8"?>
-[...127 lines deleted...]
-<file path=customXml/itemProps118.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps78.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C7B3E6-6473-4968-AF56-2352BCFD2BCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps119.xml><?xml version="1.0" encoding="utf-8"?>
-[...199 lines deleted...]
-<file path=customXml/itemProps141.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps79.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BECBCB3-D154-4A77-BC10-3DAFB0673BE8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{272B1434-E5AF-418F-86F4-418A82D14607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps80.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C495F8FE-6F66-4354-83F3-742D213C789A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps142.xml><?xml version="1.0" encoding="utf-8"?>
-[...111 lines deleted...]
-<file path=customXml/itemProps155.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps81.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2C92BD0-FB78-4C7A-A0F6-E519C49B7412}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps82.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B0DB67E-9404-4703-A68F-E8E990B54C0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps83.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5407CF19-5BA7-497B-9557-854716AEEC08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps84.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B7F527-435E-4F54-BC36-78997D06E5F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps85.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31CCF362-07AE-490A-AC62-B0B0964B2D5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps86.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7307C97-43FF-4292-9864-97CC7DA8F6A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps87.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8845F377-43A5-47E6-AC55-1798141E8327}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps88.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE33F616-95BB-4E50-8703-F6C78F3FE410}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps156.xml><?xml version="1.0" encoding="utf-8"?>
-[...191 lines deleted...]
-<file path=customXml/itemProps178.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps89.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62303322-3DC1-4CD7-AD8A-8D2A554DFB2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps179.xml><?xml version="1.0" encoding="utf-8"?>
-[...207 lines deleted...]
-<file path=customXml/itemProps201.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D13B324B-CDAE-48A3-B6F4-E35A25C6D1EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps90.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F579B5C8-55A3-48FF-B2F1-D7808374CA45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps91.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8070433E-4762-4EA7-B165-A7A3EC8CA634}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps202.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-<file path=customXml/itemProps206.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps92.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC523541-0DD0-471C-8811-EAE99A62D956}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps207.xml><?xml version="1.0" encoding="utf-8"?>
-[...151 lines deleted...]
-<file path=customXml/itemProps224.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps93.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD34C94F-43DB-4E67-9AD3-46173035CF3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps225.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-<file path=customXml/itemProps229.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps94.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E891D5C-EBA4-40F1-BFA2-9A8D8082F5EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps23.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-<file path=customXml/itemProps27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps95.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73B115F-9B38-4C23-85AA-C48D35DA59FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps96.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF16558F-E7E6-4344-9B7E-9B41979D761A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps28.xml><?xml version="1.0" encoding="utf-8"?>
-[...199 lines deleted...]
-<file path=customXml/itemProps50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps97.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10A35DA4-3EE7-45C8-9043-953E6B0513EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps51.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-<file path=customXml/itemProps55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps98.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2C276AA-5A18-4752-BFD2-8A9FD195837E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps56.xml><?xml version="1.0" encoding="utf-8"?>
-[...151 lines deleted...]
-<file path=customXml/itemProps73.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps99.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE6B03B8-1D28-46BA-9C76-46FC5EC57491}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.parliament.uk/commons/hansard/print"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps74.xml><?xml version="1.0" encoding="utf-8"?>
-[...220 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ff82c930-76ad-4e10-8f68-9399c9560797}" enabled="1" method="Standard" siteId="{1ce6dd9e-b337-4088-be5e-8dbbec04b34a}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Oral evidence - 30 Jun 2026</dc:title>