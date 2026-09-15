--- v0 (2026-07-04)
+++ v1 (2026-09-15)
@@ -38,56 +38,63 @@
   <w:body>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="TitleCommittee0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Science and Technology Committee</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="TitleInquiry0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56E00">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Uncorrected oral evidence: Innovation in the NHS: Personalised medicine and AI</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56E00">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>orrected oral evidence: Innovation in the NHS: Personalised medicine and AI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wednesday 24 June 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -325,118 +332,78 @@
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>USE OF THE TRANSCRIPT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is an uncorrected transcript of evidence taken in public and webcast on </w:t>
+        <w:t xml:space="preserve">This is a corrected transcript of evidence taken in public and webcast on </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.parliamentlive.tv" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www.parliamentlive.tv</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A56E00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>Members and witnesses are asked to send corrections to the Clerk of the Committee within 14 days of receipt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidSect="006528B3">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1805" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006528B3" w:rsidRPr="00A56E00" w:rsidP="006528B3">
       <w:pPr>
         <w:pStyle w:val="TitlePanel0"/>
@@ -15059,147 +15026,147 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...48 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <TaxCatchAll xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <g3ef09377e3444258679b6035a1ff93a xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g3ef09377e3444258679b6035a1ff93a>
+    <k5b153ee974a4a57a7568e533217f2cb xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k5b153ee974a4a57a7568e533217f2cb>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d87a8a2b-f21c-4b49-9188-3b219837a791">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <j6c5b17cd04246da82e5604daf08bc68 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61057d0e-cc34-4be6-8594-e900bd084d69</TermId>
+        </TermInfo>
+      </Terms>
+    </j6c5b17cd04246da82e5604daf08bc68>
+    <TransfertoArchives xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">false</TransfertoArchives>
+    <cd0fc526a5c840319a97fd94028e9904 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cd0fc526a5c840319a97fd94028e9904>
+    <RetentionTriggerDate xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
+    <c4838c65c76546ae93d5703426802f7f xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c4838c65c76546ae93d5703426802f7f>
+    <_dlc_DocId xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">S27KMSC5QHV6-668151925-12745</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">
+      <Url>https://hopuk.sharepoint.com/sites/hlt-Hansard/_layouts/15/DocIdRedir.aspx?ID=S27KMSC5QHV6-668151925-12745</Url>
+      <Description>S27KMSC5QHV6-668151925-12745</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FE7EF14A3C97B4BABFAEB701501CD0E" ma:contentTypeVersion="129" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27bd01b386080472c7ea4f7538b3e65c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4600776d-0a3c-44b4-bff2-0ceaafb13046" xmlns:ns3="a0f35381-b20f-4b7e-853c-b41d8f18bdf5" xmlns:ns4="d87a8a2b-f21c-4b49-9188-3b219837a791" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ec5fbc7def045a45a707f4c572c91d2" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <xsd:import namespace="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <xsd:import namespace="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionTriggerDate" minOccurs="0"/>
                 <xsd:element ref="ns2:TransfertoArchives" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:c4838c65c76546ae93d5703426802f7f" minOccurs="0"/>
                 <xsd:element ref="ns2:g3ef09377e3444258679b6035a1ff93a" minOccurs="0"/>
                 <xsd:element ref="ns2:j6c5b17cd04246da82e5604daf08bc68" minOccurs="0"/>
                 <xsd:element ref="ns2:cd0fc526a5c840319a97fd94028e9904" minOccurs="0"/>
                 <xsd:element ref="ns2:k5b153ee974a4a57a7568e533217f2cb" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
@@ -15492,81 +15459,81 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C358B6-70BF-4C5C-9400-8C668A9279F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB55B3-568B-43F0-8D0C-1305F20FEB10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48DAFC3A-1E4F-4B80-950F-0A8CDD9E713E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB55B3-568B-43F0-8D0C-1305F20FEB10}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0960280B-E6C3-4E33-B846-A3BB024394DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>