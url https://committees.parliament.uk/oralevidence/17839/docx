--- v0 (2026-07-08)
+++ v1 (2026-09-17)
@@ -29,89 +29,92 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <!-- Generated by Aspose.Words for .NET 13.4.0.0 -->
   <w:body>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="TitleCommittee0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD39E3">
         <w:t>Northern Ireland Scrutiny Committee</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="TitleInquiry0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uncorrected oral evidence: </w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orrected oral evidence: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B59">
         <w:t xml:space="preserve">Article 2 of the </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B59">
         <w:t>rotocol/Windsor Framework</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r>
         <w:t>Wednesday 24 June 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r>
         <w:t>10.45 am</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText>HYPERLINK "https://www.parliamentlive.tv/Event/Index/22962e1f-7511-4a78-8d65-dacc784b6dfb"</w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.parliamentlive.tv/Event/Index/22962e1f-7511-4a78-8d65-dacc784b6dfb" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007416D7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Watch the meeting</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:r>
         <w:t xml:space="preserve">Members present: </w:t>
       </w:r>
       <w:r w:rsidRPr="004D28FF">
         <w:t xml:space="preserve">Lord Carlile of Berriew </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3053D">
         <w:t>(The Chair);</w:t>
       </w:r>
       <w:r>
@@ -147,121 +150,50 @@
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="TitleWitnesses0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="TitleWitnesses0"/>
       </w:pPr>
       <w:r>
         <w:t>Witnesses</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
       <w:r>
         <w:t>Professor Christopher McCrudden CBE, Barrister, Blackstone Chambers and Emeritus Professor of Human Rights and Equality Law, Queen's University Belfast; Samuel Willis, Barrister, 11KBW.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="Para"/>
       </w:pPr>
-    </w:p>
-[...69 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidP="00277534">
       <w:pPr>
         <w:sectPr w:rsidSect="00277534">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1805" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00277534" w:rsidRPr="0029504D" w:rsidP="00277534">
       <w:pPr>
         <w:pStyle w:val="TitlePanel0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Panel1"/>
       <w:r w:rsidRPr="0029504D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Examination of </w:t>
@@ -8260,110 +8192,191 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <TaxCatchAll xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Value>68</Value>
+      <Value>44</Value>
+      <Value>78</Value>
+      <Value>43</Value>
+    </TaxCatchAll>
+    <g3ef09377e3444258679b6035a1ff93a xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g3ef09377e3444258679b6035a1ff93a>
+    <k5b153ee974a4a57a7568e533217f2cb xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k5b153ee974a4a57a7568e533217f2cb>
+    <j6c5b17cd04246da82e5604daf08bc68 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61057d0e-cc34-4be6-8594-e900bd084d69</TermId>
+        </TermInfo>
+      </Terms>
+    </j6c5b17cd04246da82e5604daf08bc68>
+    <TransfertoArchives xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">false</TransfertoArchives>
+    <cd0fc526a5c840319a97fd94028e9904 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cd0fc526a5c840319a97fd94028e9904>
+    <RetentionTriggerDate xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <c4838c65c76546ae93d5703426802f7f xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c4838c65c76546ae93d5703426802f7f>
+    <From1 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <e6f926d7f5b14a74bee86c3452d91372 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2026-27</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fa5079ca-fd3f-4f9f-9e9e-7726fbbe0838</TermId>
+        </TermInfo>
+      </Terms>
+    </e6f926d7f5b14a74bee86c3452d91372>
+    <BCC xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <DateSent xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <To xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <HasAttachments xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">false</HasAttachments>
+    <Document_x0020_Status1 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">N/A</Document_x0020_Status1>
+    <edc898bf3bb343549b83ac391d519ef2 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Article 2 of the Protocol/Windsor Framework</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4ea19a43-c615-4052-a656-5a2928fdf80c</TermId>
+        </TermInfo>
+      </Terms>
+    </edc898bf3bb343549b83ac391d519ef2>
+    <Fingerprint xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <d6324bf9831643bd94cf6c883cfcc408 xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Oral Evidence - Transcripts</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cadf22b4-41a9-4c9f-b9e7-3d45b624b878</TermId>
+        </TermInfo>
+      </Terms>
+    </d6324bf9831643bd94cf6c883cfcc408>
+    <CC xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <Meeting_x0020_Date xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">2026-06-23T23:00:00+00:00</Meeting_x0020_Date>
+    <DateReceived xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <ConversationID xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <ConversationTopic xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <TaxCatchAllLabel xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0" xsi:nil="true"/>
+    <Submitter xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Submitter>
+    <_dlc_DocId xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">MYCQE5F52XH3-1709625452-211</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="37aaeb46-af6e-4975-aafd-06cb034f4fb0">
+      <Url>https://hopuk.sharepoint.com/sites/hlc-nisc/_layouts/15/DocIdRedir.aspx?ID=MYCQE5F52XH3-1709625452-211</Url>
+      <Description>MYCQE5F52XH3-1709625452-211</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="E-mail Submission" ma:contentTypeID="0x01010048BCB0C32DE72643A7A54EE5F0E0B303009A074220783FEA46A3F1BBE7272B8BB7" ma:contentTypeVersion="25" ma:contentTypeDescription="This content type has been created to support the use of Repstor's Affinity product. Please contact the IRMS team for more information." ma:contentTypeScope="" ma:versionID="eab9f6087a7225ac4a97447e3e4a4b4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="37aaeb46-af6e-4975-aafd-06cb034f4fb0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aa411adbfdff6f7ebf4cbc1f0c9c16bb" ns3:_="">
     <xsd:import namespace="37aaeb46-af6e-4975-aafd-06cb034f4fb0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:To" minOccurs="0"/>
                 <xsd:element ref="ns3:From1" minOccurs="0"/>
                 <xsd:element ref="ns3:CC" minOccurs="0"/>
                 <xsd:element ref="ns3:BCC" minOccurs="0"/>
                 <xsd:element ref="ns3:DateSent" minOccurs="0"/>
                 <xsd:element ref="ns3:DateReceived" minOccurs="0"/>
                 <xsd:element ref="ns3:ConversationTopic" minOccurs="0"/>
                 <xsd:element ref="ns3:ConversationID" minOccurs="0"/>
                 <xsd:element ref="ns3:HasAttachments" minOccurs="0"/>
                 <xsd:element ref="ns3:Submitter" minOccurs="0"/>
                 <xsd:element ref="ns3:Document_x0020_Status1"/>
                 <xsd:element ref="ns3:Meeting_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:RecordNumber" minOccurs="0"/>
@@ -8686,180 +8699,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...81 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B12D0D-5CBA-4A2C-9D6D-865F87D5A07A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE61A664-2008-45DF-A20C-161E611E4163}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DC8934-8C9F-4FEB-B6C5-8E39482BCCB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE61A664-2008-45DF-A20C-161E611E4163}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B12D0D-5CBA-4A2C-9D6D-865F87D5A07A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF7BA99B-0CD2-4DB6-ACF0-F025A6847A26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B3C965B-F9E7-40B4-AD30-A10A7CCCCD63}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="37aaeb46-af6e-4975-aafd-06cb034f4fb0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66224F01-4DC5-4BD0-81B9-57CABB82ED12}">
-  <ds:schemaRefs/>
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="37aaeb46-af6e-4975-aafd-06cb034f4fb0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B3C965B-F9E7-40B4-AD30-A10A7CCCCD63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF7BA99B-0CD2-4DB6-ACF0-F025A6847A26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a8f77787-5df4-43b6-a2a8-8d8b678a318b}" enabled="1" method="Privileged" siteId="{1ce6dd9e-b337-4088-be5e-8dbbec04b34a}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>