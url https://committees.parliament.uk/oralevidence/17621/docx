--- v0 (2026-07-20)
+++ v1 (2026-09-16)
@@ -472,135 +472,92 @@
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> USE OF THE TRANSCRIPT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is an uncorrected transcript of evidence taken in public and webcast on </w:t>
+        <w:t>This is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA620C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13943">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corrected transcript of evidence taken in public and webcast on </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.parliamentlive.tv" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www.parliamentlive.tv</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...55 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Para"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidSect="006D1C30">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1805" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="TitlePanel0"/>
@@ -1540,58 +1497,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>widespread adoption in Poland, national</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00850B3C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adoption</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> across Wales </w:t>
-[...6 lines deleted...]
-        <w:t>and</w:t>
+        <w:t xml:space="preserve"> across Wales and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00850B3C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> soon</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00850B3C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2190,58 +2140,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wa</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s a reflection of</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> treating patients faster and treating more patients.</w:t>
+        <w:t>s a reflection of treating patients faster and treating more patients.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="00B06CE9">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At this stage</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="005E6390">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
@@ -2794,65 +2737,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>around</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100 patients on study; 80% of those patients across the UK are benefiting from our melanoma therapy. This product is just finishing off what we call a phase 2B study, and we are starting to build the path towards a registrational phase 3 study. How many biotech companies in the UK take a programme into phase 3 development and remain a UK company? It is a very low number</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000D0D2C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, so w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e are a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> company.</w:t>
+        <w:t>e are a pretty unique company.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We have other assets</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000D0D2C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and therapies</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
@@ -2880,93 +2809,72 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">—that is, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kidney</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000D0D2C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">cancer in the UK. </w:t>
-[...6 lines deleted...]
-        <w:t>At the moment</w:t>
+        <w:t>cancer in the UK. At the moment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000D0D2C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we have about 200 patients; 80% of those patients are benefiting from our therapy. We are doing </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">all </w:t>
+        <w:t xml:space="preserve"> we have about 200 patients; 80% of those patients are benefiting from our therapy. We are doing all </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="006F045C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the testing here in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="006F045C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the present time, across 16 clinical centre sites. The company is AIM listed and has been around for two decades. It was started by Professor Lindy Durrant, a professor of cancer immunology at the University of Nottingham. We still have a research base of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="003351D0">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4440,65 +4348,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to go from discovery to translational</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="005232A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">clinical testing without </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the regulatory barriers and the very high cost, and then through clinical development to</w:t>
+        <w:t>clinical testing without all of the regulatory barriers and the very high cost, and then through clinical development to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="005232A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commissioning and approval of the drug. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="005232A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4510,65 +4404,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> joined-up national strategy means </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="005232A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> be very hands-on. It is very slow and very costly for us.</w:t>
+        <w:t>we have to be very hands-on. It is very slow and very costly for us.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3846' dodsId='16807'&gt;"/>
           <w:id w:val="1357466580"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -4839,65 +4719,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">quality data to develop our AI algorithms, train them and further validate them. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00824016">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> broad context, it is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that this data is good</w:t>
+        <w:t xml:space="preserve"> broad context, it is absolutely vital that this data is good</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00824016">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">quality data. Data are becoming much more commoditised. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00824016">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5289,58 +5155,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> curated, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00756D5B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>absolutely transformative</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>absolutely transformative.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultimately, having access to this data and creating infrastructure </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007D3BCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
@@ -5646,65 +5505,51 @@
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2443' dodsId='26804'&gt;"/>
           <w:id w:val="1236819919"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C13943">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lord Patel:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I am sorry for being late. My question is generally about cancer </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> so I am addressing you, Dr L’Huillier. The 10-year cancer plan focuses a lot on the possibility of using cancer vaccine</w:t>
+        <w:t xml:space="preserve"> I am sorry for being late. My question is generally about cancer vaccines so I am addressing you, Dr L’Huillier. The 10-year cancer plan focuses a lot on the possibility of using cancer vaccine</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00BA00B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I know </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00BA00B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6221,65 +6066,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normally </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not get access to our types of experimental therap</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00953994">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> it has worked well. I call it a young organisation</w:t>
+        <w:t>. So it has worked well. I call it a young organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00953994">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it needs to continue to be supported and resourced to work with companies </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00953994">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7064,58 +6895,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Dr Phil L'Huillier:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="006F1495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">u are </w:t>
-[...6 lines deleted...]
-        <w:t>absolutely right</w:t>
+        <w:t>u are absolutely right</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="006F1495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. There are two sets of data</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: the individual patient data, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="006F1495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7716,65 +7540,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it also needs to be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> joined up </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="008F0D43">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a broad dataset. We now </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> go to individual centres to collect small datasets and collate them. I would be comfortable </w:t>
+        <w:t xml:space="preserve">a broad dataset. We now have to go to individual centres to collect small datasets and collate them. I would be comfortable </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00FD3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00FD3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8786,65 +8596,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I recognise that they are very different</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="0091663B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">it would be helpful for the committee if you could summarise </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> there is clarity in the NHS </w:t>
+        <w:t xml:space="preserve">it would be helpful for the committee if you could summarise whether or not there is clarity in the NHS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="0091663B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the clinical pathways for the adoption of AI applications. Dr Papadakis, AI was new when you founded Brainomix;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="0091663B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9292,58 +9088,51 @@
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3669' dodsId='32282'&gt;"/>
           <w:id w:val="-1314333061"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C13943">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lord Drayson:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> That is </w:t>
-[...6 lines deleted...]
-        <w:t>really helpful</w:t>
+        <w:t xml:space="preserve"> That is really helpful</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00ED365C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ou have given us a lot of insight into the barriers to wider adoption and efficient adoption across NHS trusts, but </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00ED365C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I want</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9682,58 +9471,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lord Drayson:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007A131C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">really </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>helpful</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. Dr L’Huillier, focusing on cancer vaccines, what is the picture </w:t>
+        <w:t xml:space="preserve">helpful. Dr L’Huillier, focusing on cancer vaccines, what is the picture </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007A131C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in terms of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">clarity across the NHS? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
@@ -9842,65 +9624,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agile</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="0060377C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>, I urge the committee to look hard at resourcing</w:t>
+        <w:t xml:space="preserve"> science-focused, I urge the committee to look hard at resourcing</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007A6514">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000718F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007A6514">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9956,65 +9724,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> get</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="000718F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ting </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">approval to run a global clinical trial. We </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to the FDA two days before Christmas and got our IND cleared on 25 January. </w:t>
+        <w:t xml:space="preserve">approval to run a global clinical trial. We submitted an application to the FDA two days before Christmas and got our IND cleared on 25 January. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D22C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ven with the Christmas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D22C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/new year </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10040,65 +9794,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dd on top of that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D22C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the fact </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">that the move we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> start to </w:t>
+        <w:t xml:space="preserve">that the move we have to start to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D22C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ake as a company is to go to China because the regulation </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D22C04">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">there, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10110,58 +9850,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is enormously fast in that part of the world. We are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">increasingly </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lagging behind</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> because of those other regulatory systems.</w:t>
+        <w:t>lagging behind because of those other regulatory systems.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10208,58 +9941,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>get initial clinical data</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in order to</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in order to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">show </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we are bringing a benefit to patients, brings much more capital when you have</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00143E0F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10333,65 +10059,51 @@
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3669' dodsId='32282'&gt;"/>
           <w:id w:val="-493411438"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C13943">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lord Drayson:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To be </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">—that makes total sense to me—you have </w:t>
+        <w:t xml:space="preserve"> To be absolutely clear—that makes total sense to me—you have </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="003B132C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">very much </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>been focused on the regulatory pathway because that is the stage of development you are at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="003B132C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10528,86 +10240,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> once we have the clinical data from our phase 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00EA54E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to get approval in the UK. </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> generating the evidence that is required to take that path. </w:t>
+        <w:t xml:space="preserve"> to get approval in the UK. At the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13943">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moment, I operate on the basis of generating the evidence that is required to take that path. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3669' dodsId='32282'&gt;"/>
           <w:id w:val="506786962"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -10763,65 +10447,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I hope that</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be successful. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007B2FCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> persuade them that you will get the product into </w:t>
+        <w:t xml:space="preserve">ou have to persuade them that you will get the product into </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007B2FCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">market and there will be a market for your product. We </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="007B2FCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in this committee </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10986,65 +10656,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fast-track designation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00CB4173">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">gives us more access to conversations. Based on getting investment to conduct the study, we naturally </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> focus on getting regulatory approval</w:t>
+        <w:t>gives us more access to conversations. Based on getting investment to conduct the study, we naturally have to focus on getting regulatory approval</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004518BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for our melanoma product</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D93F36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>probably in the US</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00D93F36">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -11409,65 +11065,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in fact</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00844ECB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> take the opposite path and go to the US. </w:t>
+        <w:t xml:space="preserve"> we have to take the opposite path and go to the US. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='3669' dodsId='32282'&gt;"/>
           <w:id w:val="-814421155"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -11610,65 +11252,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> It would be very good for all of us if </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00AE07A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> did. My hands-on experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00AE07A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> does not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that up</w:t>
+        <w:t xml:space="preserve"> does not really back that up</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, unfortunately. We have been running clinical trials here in the UK, so the MHRA understands </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F2571E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">well </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">what we are doing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F2571E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -11750,58 +11378,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> experience here with </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F2571E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MHRA, where we are still in conversation on small items several months on. It has the body of evidence of our product through phase 1 and phase 2; it is very familiar with our product. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00167159">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> m</w:t>
+        <w:t>So m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y experience does not support that, unfortunately.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4989' dodsId=''&gt;"/>
@@ -12291,65 +11912,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> discovering and developing drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00B879B3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the regulatory and clinical trials. We have been lucky to access </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> talent.</w:t>
+        <w:t>the regulatory and clinical trials. We have been lucky to access really strong talent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='4989' dodsId=''&gt;"/>
           <w:id w:val="1289471043"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -12601,65 +12208,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we saw that during Covid and so on. It would be helpful if you could tell us what you feel the potential risks of vaccines used in this kind of way might be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00C22EB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the side effects. That would be a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> thing for us to put in our report </w:t>
+        <w:t xml:space="preserve">the side effects. That would be a really useful thing for us to put in our report </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00C22EB3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Government. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
@@ -13419,58 +13012,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecause we are treating melanoma patients, some patients see that as a badge of honour</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004A4A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; i</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">t </w:t>
-[...6 lines deleted...]
-        <w:t>actually means</w:t>
+        <w:t>t actually means</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00842F14">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the therapy is working, but </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004A4A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13537,65 +13123,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I follow up </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="0085741B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lord Winston’s good question? You call this a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> but it is a form of immunotherapy. How is it different from any other immunotherapy that is commonly used in cancer treatments</w:t>
+        <w:t>Lord Winston’s good question? You call this a vaccine but it is a form of immunotherapy. How is it different from any other immunotherapy that is commonly used in cancer treatments</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00DA1706">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>? W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hy is it called </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00DA1706">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13753,65 +13325,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">into patients </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with a needle-free device to stimulate an immune response. In fact, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004C32BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">uses an antibody scaffold that is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> how the immune system generates its own immune response to</w:t>
+        <w:t>uses an antibody scaffold that is similar to how the immune system generates its own immune response to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004C32BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an infectious disease</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004C32BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, say</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00AF3E35">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13913,134 +13471,106 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lord Patel:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If I </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00C27617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">prolong this discussion, that is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> CAR T-cells. </w:t>
+        <w:t xml:space="preserve">prolong this discussion, that is similar to CAR T-cells. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Witness"/>
           <w:id w:val="1247531590"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C13943">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Dr Phil L'Huillier:</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00AF3E35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> CAR T-cells, but we use the body to create the T-cells.</w:t>
+        <w:t>It is s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13943">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imilar to CAR T-cells, but we use the body to create the T-cells.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1C30" w:rsidRPr="00C13943" w:rsidP="006D1C30">
       <w:pPr>
         <w:pStyle w:val="Remark"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Member"/>
           <w:tag w:val="&lt;Member mnisId='2443' dodsId='26804'&gt;"/>
           <w:id w:val="-1158769922"/>
           <w:placeholder>
             <w:docPart w:val="1006A18C646F4874B65F1578532F0743"/>
           </w:placeholder>
           <w:richText/>
         </w:sdtPr>
         <w:sdtContent>
@@ -14924,58 +14454,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> discussed today are too high </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="002F3031">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for us </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to overcome </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00B50A59">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in order to</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in order to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">justify the investment </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="002F3031">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00B50A59">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15063,65 +14586,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as an AIM-listed public company here in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00DC42D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> access funding support alongside our investors from the British Business Bank. My first recommendation is that you unlock access to public companies </w:t>
+        <w:t xml:space="preserve"> we are not able to access funding support alongside our investors from the British Business Bank. My first recommendation is that you unlock access to public companies </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00DC42D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ours </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00DC42D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>so that we can</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15212,65 +14721,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Because we</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are a public company on AIM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F27F38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> access this capital</w:t>
+        <w:t>we are not able to access this capital</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F27F38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t is co-investment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00F27F38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15480,65 +14975,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> You heard </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="004B0B58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about this</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the previous session but I, like many other CEOs of biotech companies, also </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> look to NASDAQ as the next path forward </w:t>
+        <w:t xml:space="preserve"> in the previous session but I, like many other CEOs of biotech companies, also have to look to NASDAQ as the next path forward </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00A62C38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at this stage </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">because I cannot even get access to the flows of capital that should be available to us here. Those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00A62C38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">would be my </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15552,65 +15033,51 @@
         <w:pStyle w:val="Answer"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Then</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00A62C38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">we </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> look at alignment of the regulatory environment</w:t>
+        <w:t>we have to look at alignment of the regulatory environment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00A62C38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AIM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943" w:rsidR="00A62C38">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13943">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -17430,51 +16897,51 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
@@ -19947,105 +19414,50 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...53 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FE7EF14A3C97B4BABFAEB701501CD0E" ma:contentTypeVersion="129" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27bd01b386080472c7ea4f7538b3e65c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4600776d-0a3c-44b4-bff2-0ceaafb13046" xmlns:ns3="a0f35381-b20f-4b7e-853c-b41d8f18bdf5" xmlns:ns4="d87a8a2b-f21c-4b49-9188-3b219837a791" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ec5fbc7def045a45a707f4c572c91d2" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <xsd:import namespace="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <xsd:import namespace="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionTriggerDate" minOccurs="0"/>
                 <xsd:element ref="ns2:TransfertoArchives" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:c4838c65c76546ae93d5703426802f7f" minOccurs="0"/>
                 <xsd:element ref="ns2:g3ef09377e3444258679b6035a1ff93a" minOccurs="0"/>
                 <xsd:element ref="ns2:j6c5b17cd04246da82e5604daf08bc68" minOccurs="0"/>
                 <xsd:element ref="ns2:cd0fc526a5c840319a97fd94028e9904" minOccurs="0"/>
                 <xsd:element ref="ns2:k5b153ee974a4a57a7568e533217f2cb" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
@@ -20334,147 +19746,202 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
     <TaxCatchAll xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Value>1</Value>
     </TaxCatchAll>
     <g3ef09377e3444258679b6035a1ff93a xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </g3ef09377e3444258679b6035a1ff93a>
     <k5b153ee974a4a57a7568e533217f2cb xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </k5b153ee974a4a57a7568e533217f2cb>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d87a8a2b-f21c-4b49-9188-3b219837a791">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <j6c5b17cd04246da82e5604daf08bc68 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61057d0e-cc34-4be6-8594-e900bd084d69</TermId>
         </TermInfo>
       </Terms>
     </j6c5b17cd04246da82e5604daf08bc68>
     <TransfertoArchives xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">false</TransfertoArchives>
     <cd0fc526a5c840319a97fd94028e9904 xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </cd0fc526a5c840319a97fd94028e9904>
     <RetentionTriggerDate xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046" xsi:nil="true"/>
     <c4838c65c76546ae93d5703426802f7f xmlns="4600776d-0a3c-44b4-bff2-0ceaafb13046">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c4838c65c76546ae93d5703426802f7f>
     <_dlc_DocId xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">S27KMSC5QHV6-668151925-12027</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a0f35381-b20f-4b7e-853c-b41d8f18bdf5">
       <Url>https://hopuk.sharepoint.com/sites/hlt-Hansard/_layouts/15/DocIdRedir.aspx?ID=S27KMSC5QHV6-668151925-12027</Url>
       <Description>S27KMSC5QHV6-668151925-12027</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0960280B-E6C3-4E33-B846-A3BB024394DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
     <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C358B6-70BF-4C5C-9400-8C668A9279F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB55B3-568B-43F0-8D0C-1305F20FEB10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48DAFC3A-1E4F-4B80-950F-0A8CDD9E713E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4600776d-0a3c-44b4-bff2-0ceaafb13046"/>
     <ds:schemaRef ds:uri="d87a8a2b-f21c-4b49-9188-3b219837a791"/>
     <ds:schemaRef ds:uri="a0f35381-b20f-4b7e-853c-b41d8f18bdf5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F921217-CF2C-4F9B-89A4-5E5B034D92DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7cfb5711-4bb8-459c-89cc-a9043738dc1e}" enabled="1" method="Privileged" siteId="{6b0d37c1-b3f9-4cbd-824f-909608180868}" removed="0"/>
   <clbl:label id="{a8f77787-5df4-43b6-a2a8-8d8b678a318b}" enabled="1" method="Standard" siteId="{1ce6dd9e-b337-4088-be5e-8dbbec04b34a}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>